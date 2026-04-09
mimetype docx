--- v0 (2026-02-12)
+++ v1 (2026-04-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24.12.2025, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stonavský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ve Stonavě se rozzářil vánoční strom a zazněly koledy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Po roce jsou tu opět nejkrásnější svátky v roce – Vánoce. Tu pravou sváteční atmosféru navodili svým vystoupením v Domě PZKO žáci stonavské základní školy. Vánoční koncert byl navíc doplněn tradičním jarmarkem. Vyvrcholením celého programu pak bylo bezesporu slavnostní rozsvícení vánočního stromu před obecním úřadem, které se ve Stonavě tradičně koná těsně před Vánocemi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -115,53 +230,52 @@
         <w:t xml:space="preserve">Markéta  Daňková, předsedkyně Rodiče a škola Stonava, z.s.:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „RaŠ je vděčný za spolupráci se všemi rodiči a s pedagogy, kteří nám pomáhají k tomu, aby náš spolek mohl fungovat. A samozřejmě rodičům, nejenom těm, kteří se trvale celoročně podílí na funkci spolku, ale i těm, kteří nám chodí výjimečně pomáhat na různé akce. Takže všem těm já přeju hlavně klidné prožití svátků vánočních a pevné zdraví, protože až v době, kdy ho nemáme, si uvědomíme, jak cenné je tedy čas strávený v kruhu těch nejbližších.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zlatým  hřebem celého odpoledne bylo slavnostní rozsvícení vánočního stromu před  obecním úřadem. Stonava patří mezi obce, které si dodnes uchovávají tradice  svých předků, a proto se zde vánoční strom rozsvěcuje až těsně před Vánocemi,  nikoli již na začátku adventu. Tento symbolický okamžik každoročně přitahuje  velkou pozornost a je oblíbeným setkáním obyvatel obce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Wawrzyk (ANO), starosta Stonavy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> „Chtěl bych všem občanům z tohoto místa před radnicí, před rozsvíceným vánočním stromem, popřát krásné prožití vánočních svátků, v pohodě, v rodinném kruhu, v klidu, a do nového roku přeji všem pevné zdraví a spokojenost.“</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> „Chtěl bych všem občanům z tohoto místa před radnicí, před rozsvíceným vánočním stromem, popřát krásné prožití vánočních svátků, v pohodě, v rodinném kruhu, v klidu, a do nového roku přeji všem pevné zdraví a spokojenost.“ </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Během akce  vystoupil smíšený pěvecký sbor Stonava, který působí při místní skupině  Polského kulturně-osvětového svazu. Jeho vystoupení dodalo programu slavnostní  ráz. O další hudební doprovod a příjemnou atmosféru se postarala dechová kapela  Náladička, která svými melodiemi zahřála nejedno srdce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pro všechny  účastníky bylo připraveno bohaté občerstvení. I letos se o něj postarala Farma  Stonava ve spolupráci s Místní skupinou Polského kulturně-osvětového svazu.  Návštěvníci si mohli pochutnat na prejtu, koblížcích a zahřát se punčem nebo  čajem. Děti navíc tradičně obdržely vánočního kapříka, který k této události ve  Stonavě neodmyslitelně patří.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Celou akci  finančně podpořila skupina ČEZ, díky jejíž pomoci mohla obec opět rozšířit  vánoční výzdobu ve Stonavě. Předvánoční setkání tak bylo nejen krásným kulturním  zážitkem, ale také důkazem soudržnosti a chuti společně udržovat tradice, které  dělají Stonavu Stonavou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -431,93 +545,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/stonavsky-expres/stonavsky-expres-24-12-2025-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>