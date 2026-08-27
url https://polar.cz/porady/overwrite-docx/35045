--- v1 (2026-04-09)
+++ v2 (2026-08-27)
@@ -587,51 +587,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/stonavsky-expres/stonavsky-expres-24-12-2025-16-14" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/stonavsky-expres/stonavsky-expres-24-12-2025-16-14?url=stonavsky-expres" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>