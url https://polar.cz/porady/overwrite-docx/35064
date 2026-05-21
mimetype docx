--- v0 (2026-03-26)
+++ v1 (2026-05-21)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26.12.2025, 18:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Studénky</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Sváteční slovo a novoroční pozdrav starosty Studénky Libora Slavíka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zhodnocení končícího roku a přání do roku 2026 v podání studéneckého starosty Libora Slavíka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -201,53 +316,52 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Charita se intenzivně připravuje na Tříkrálovou sbírku. Oslovuje dobrovolníky, chystá kostýmy, koruny a pečetí pokladničky. Koledníci vyrazí do ulic zkraje ledna.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tříkrálová sbírka patří mezi největší dobročinné akce v České republice, její výtěžek pomáhá lidem v nouzi přímo v regionu. Její organizace a příprava i ve studénecké Charitě vrcholila v prosinci ještě před Vánoci. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jarmila Pomikálková, ředitelka Charity Studénka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Dneska budeme pečetit pokladničky s pracovnicemi městského úřadu ve Studénce. Jinak další pokladničky do obcí, které koledují pro naší Charitu, tak ty už jsou rozvezené, tam už si to místní asistenti organizují sami. Tady ve Studénce budeme mít zapečetěno 40 pokladniček a jinak celkově 172 pokladničky.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Dneska budeme pečetit pokladničky s pracovnicemi městského úřadu ve Studénce. Jinak další pokladničky do obcí, které koledují pro naší Charitu, tak ty už jsou rozvezené, tam už si to místní asistenti organizují sami. Tady ve Studénce budeme mít zapečetěno 40 pokladniček a jinak celkově 172 pokladničky.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Markéta Bőhmová, odbor financí a rozpočtu, MěÚ Studénka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Pečetění pokladniček spočívá v tom, že vlastně každá ta pokladnička je přelepená štítkem, kde je razítko města, podpis od oprávněné osoby a vlastně datum, kdy byla ta pokladnička zapečetěná.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sbírka bude probíhat od 1. do 14. ledna. Zájemci o koledování se mohou stále hlásit. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -385,93 +499,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres_studenky/expres-studenky-26-12-2025-18-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>