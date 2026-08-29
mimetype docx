--- v1 (2026-05-21)
+++ v2 (2026-08-29)
@@ -541,51 +541,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres_studenky/expres-studenky-26-12-2025-18-14" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres_studenky/expres-studenky-26-12-2025-18-14?url=expres_studenky" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>