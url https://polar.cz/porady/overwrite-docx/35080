--- v1 (2026-03-18)
+++ v2 (2026-05-21)
@@ -1,196 +1,311 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30.12.2025, 17:45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eko magazín</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Z Ostravy v roce 2025 zmizely stovky tun odpadu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Z Ostravy v roce 2025 zmizely stovky tun odpadu. Bylo to díky řadě akcí ke zvelebení města, jako již tradiční Ukliďme Česko, ale také se zde podepsalo odklizení černých skládek, které město trápily i 20 let. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Během roku 2025 bylo z území Ostravy odstraněno přes dva tisíce tun nelegálně shromážděného odpadu. Největší část, a to 1600 tun, bylo odklizeno v areálu řadových garáží na ulici Švermova ve dvou etapách. Šlo o jednu z největších černých skládek ve městě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Patrik Hujdus (Nezávislí), starosta Ostravy-Mariánských Hor a Hulvák: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">“Toho nepořádku, který se tady nahromadil za desítky let opravdu byla strašná spousta ať už od lidí, kteří tady naváželi odpad nebo od lidí, kteří tady někteří mají garáže nebo od dalších individuí, kteří tady chodili a rozebírali různé věci.”</w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Aby se zabránilo dalšímu nelegálnímu navážení odpadu, v celém areálu byly nainstalovány kamery a fotopasti. Odpad mizel i v souvislosti s úklidem po zářiových povodních předchozího roku. Zejména prostřednictvím akce Ukliďme Česko, která se na jaře soustředila na okolí řek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Aleš Boháč (Starostové pro Ostravu), náměstek primátora Ostravy: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">"Po povodních jsme hned šli uklízet v rámci akce Ukliďme po povodních, šli jsme pomáhat přímo lidem v postižených oblastech.  Ani nyní jsme se od těch povodní nechtěli odpoutat, protože víme, že nepořádek kolem řek je dlouhodobý problém."  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Jureček (Starostové pro Ostravu), starosta Ostravy-Hošťálkovic: "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Je to poprvé v Hošťálkovicích, kdy tady pomáhá takový velký objem dobrovolníků a já bych chtěl moc poděkovat všem lidem, kteří přišli."</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dobrovolníci z magistrátu a městských lesů vyrazili později například také do Radvanic, do okolí ulic Lipinská a Vardasova.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Aleš Boháč (Starostové pro Ostravu), náměstek primátora Ostravy: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">"Dnešním úklidem bychom chtěli symbolicky začít spolupracovat na memorandu tak, aby v Lesích ČR a našich městských lesech mohly být umísťovány fotopasti, aby úklidy nebyly zbytečné."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vladimír Blahuta, ředitel Ostravských městských lesů: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">"Je to dobrovolné a vidíte hojnou účast a na všech akcích, které jsme takto organizovali, byla spousta dobrovolníků a je o to obrovský zájem."</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V letošním roce vedení Ostravy na úklid nelegálně shromážděného odpadu ve městě investovalo víc jak 14,9 milionů korun. Ostrava kvůli černým skládkám zřídila i nové středisko městských lesů, které se úklidem zeleně zabývá celoročně. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Aleš Boháč (Starostové pro Ostravu), náměstek primátora Ostravy: Odkanalizování ostravských Kunčiček potrvá další dva roky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -576,93 +691,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/zpravy/ostrava/ostrava-marianske-hory/11000050452/areal-radovych-garazi-naproti-byvale-svermy-v-marianskych-horach-prokoukne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/zpravy/ostrava/ostrava-mesto/11000047960/z-okoli-reky-opavy-zmizely-tuny-odpadku-uklidme-cesko-je-v-ostrave-zamereno-na-povoden" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/zpravy/ostrava/ostrava-mesto/11000050774/do-akce-uklidme-cesko-se-zapojil-ostravsky-magistrat-odpad-byl-sesbiran-v-radvanicich" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/eko-magazin/eko-magazin-30-12-2025-17-45" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/zpravy/ostrava/ostrava-marianske-hory/11000050452/areal-radovych-garazi-naproti-byvale-svermy-v-marianskych-horach-prokoukne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/zpravy/ostrava/ostrava-mesto/11000047960/z-okoli-reky-opavy-zmizely-tuny-odpadku-uklidme-cesko-je-v-ostrave-zamereno-na-povoden" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/zpravy/ostrava/ostrava-mesto/11000050774/do-akce-uklidme-cesko-se-zapojil-ostravsky-magistrat-odpad-byl-sesbiran-v-radvanicich" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>