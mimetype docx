--- v0 (2026-03-20)
+++ v1 (2026-06-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.1.2026, 18:36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ostravské minuty</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostravu čeká v roce 2026 dokončení klíčových staveb i nové projekty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rok 2026 má být pro Ostravu ve znamení pokračující proměny města. Uvedl to primátor Ostravy Jan Dohnal v novoročním přání veřejnosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -118,53 +233,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek Konečný, pracovník ostravského magistrátu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Do současné doby jsme doplnili íránský koberec. Byly doplněny textilní výrobky na okna v podobě záclon a závěsů a zpracovává se dílenská dokumentace na vestavěnou postel, která bude vsunuta sem do tohoto výklenku tak, aby odpovídala původnímu vybavení v tomto pokoji. To je původní kousek podlahy, která tady byla využita. Bohužel tento dekor už se dnes nedá nikde sehnat, proto se volilo lino, které v sobě má jenom takový jemný dekor. V rámci dodávky jednotlivých interiérových výrobků nebo vybavení vily využíváme také starší kusy, které odpovídají době vzniku této vily, což ale s sebou nese časové nároky na výběr těchto kusů, protože jich už není tolik na trhu a v momentě, kdy je vybereme, je třeba na nich provést repase."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mezi nejzajímavější kusy patří historizující rozkládací karetní stoleček v hracím koutě pánského pokoje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek Konečný, pracovník ostravského magistrátu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Karetní stolek odpovídá stavu, v jakém byl zakoupen. Nějaká výrazná repase na něm neprobíhala. Z dobových fotografií jde vidět, že přímo v tom konkrétním místě byl umístěn hrací stolek."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Břetislav Riger (Ostravak), náměstek primátora Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V současnosti dochází k finálnímu dovybavení Grossmannovy vily jako takové. Byly pořízeny židle, které jsme našli. Stejný typ jsme našli na dobových fotografiích, čili továrna na ohýbaný nábytek TON Bystřice pod Hostýnem nám dodala 45 kusů židlí, které vlastně ten interiér doplnily. Co se týče dalších, tak samozřejmě koberce, originální perské koberce, které budou tu vilu také zdobit, textilie a další solitéry. Na požadavek vlastně Černé louky, která zajišťuje provoz, jsme se rozhodli, že doplníme ještě nějakou IT techniku, nějaké obrazovky a televize, aby se daly přenášet i nějaké sketche a další věci."</w:t>
       </w:r>
@@ -217,53 +329,50 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Předprostor krytého bazénu v Ostravě-Porubě je hotový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Krytý bazén v Porubě už má nový předprostor. Město spolu se společností Sareza dokončilo dlouho očekávanou rekonstrukci a rozšířilo parkování. Součástí prací byla také výměna skříněk v šatnách bazénu. Práce vyšly kompletně na 21 milionů korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Předprostor krytého bazénu v Porubě prošel zásadní proměnou. Původně zanedbaná plocha, která už nesloužila svému účelu, dostala nový vzhled i funkci. Rekonstrukce začala loni na jaře a dokončena byla na konci roku.</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaroslav Kovář, jednatel společnosti SAREZA: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Celá akce finančně byla velice náročná, stála 21 milionů korun, z čehož osm milionů korun hradilo město Ostrava, zbytek společnost DEZA. Ta rekonstrukce obnášela vlastně kompletní demolici veškerých předchozích povrchů, ať to byly asfaltové plochy nebo betonové plochy. A na základě toho jsme vlastně vybudovali tento prostor včetně všech přístupových zón. Podařilo se nám rozšířit i počet parkovacích míst pro návštěvníky krytého bazénu zhruba o 22 míst. Tím pádem věříme, že to pomůže i lepšímu komfortu návštěvníků krytého bazénu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Dohnal (ODS/SPOLU), primátor Ostravy:</w:t>
       </w:r>
       <w:r>
@@ -457,93 +566,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/ostravske-minuty/ostravske-minuty-01-01-2026-18-36" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>