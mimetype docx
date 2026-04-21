--- v0 (2026-01-11)
+++ v1 (2026-04-21)
@@ -1,81 +1,195 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.1.2026, 18:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Magazín TV medicína</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dobrý den u nového dílu medicíny speciál, ve kterém vám přinášíme další novinky z FN Ostrava, jsme rádi, že jste si náš pořad naladili.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">První i poslední miminka roku tradičně přivítali také ve Fakultní nemocnici Ostrava. Prvním dítětem roku 2026, které se narodilo ve fakultní porodnici je  holčička Madlen. Poslední porod roku 2025 byl rovnou dvojnásobný. Laura a Tamara se narodily krátce po půl desáté večer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zásoby krve v Krevním centru Fakultní nemocnice Ostrava zůstávají napjaté. Každý odběr může znamenat šanci navíc. Krevní centrum Fakultní nemocnice Ostrava proto znovu vyzývá dárce, aby pomohli doplnit chybějící zásoby krve. Právě krev i plazma často rozhodují o záchraně lidských životů  Přidáváme další podrobnosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">První i poslední miminka roku ve FN Ostrava</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> První i poslední miminka roku ve FN Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">První i poslední miminka roku tradičně přivítali také ve Fakultní nemocnici Ostrava. Prvním dítětem roku 2026, které se narodilo ve fakultní porodnici je holčička Madlen. Poslední porod roku 2025 byl rovnou dvojnásobný. Laura a Tamara se narodily krátce po půl desáté večer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">S kyticí a drobnými dárky přivítali první dítě roku 2026 také ředitel Fakultní nemocnice Ostrava Jiří Havrlant a náměstkyně pro personální řízení Radka Naňáková.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hlavně přejeme malé do života pevné zdraví a vám štěstí, pohodu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -451,93 +565,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/magazin-tv-medicina/magazin-tv-medicina-08-01-2026-18-44" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>