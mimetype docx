--- v0 (2026-03-17)
+++ v1 (2026-06-24)
@@ -1,99 +1,211 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.1.2026, 16:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Frýdek-Místek založil Klub pro osvojitele</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ve Frýdku-Místku funguje od začátku ledna Klub pro osvojitele. Nabídne zázemí pro rodiny, které už dítě osvojily, připravují se na osvojení nebo o náhradní rodinné péči teprve uvažují.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jde o první výraznou aktivitu ve městě zaměřenou přímo na osvojitele, mimo jiné v souladu s Koncepcí rodinné politiky města Frýdek-Místek a díky dlouhodobé spolupráce a podpory celokrajské kampaně Dejme dětem rodinu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcel Sikora (KDU-ČSL/SPOLU), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je to vlastně taková pomoc rodinám, které buď již mají dítě osvojené, nebo v náhradní rodinné péči, nebo o tom teprve uvažují. A tento klub může těmto rodinám pomoci v získávání zejména informací. My ve Frýdku-Místku se snažíme náhradní rodinnou péči propagovat, a to skrze kampaň Dejme dětem rodinu, kde jsou pořádány různé besedy, přednášky a snažíme se také pěstouny oceňovat v jejich složité a náročné práci. A toto je dalším krokem k této propagaci."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcel Sikora (KDU-ČSL/SPOLU), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Určitě, k tomu máme i náš odbor sociálních služeb, který se tímto zabývá. Já bych chtěl ještě říct, že tento klub je pro všechny uživatele zdarma, a to díky financování z evropských peněz."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Osvojení přináší radost i řadu otázek, jak s dítětem mluvit o jeho původu a příběhu? Co dělat, když se objeví silné emoce nebo náročné chování? Jak se vyznat v systému podpory? Na co mají rodiny nárok a kam se mohou obrátit? Právě na tyto situace chce Klub pro osvojení reagovat. Nabízí bezpečný prostor pro sdílení zkušeností s osvojením i odbornou oporu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -254,244 +366,216 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Pírek, starosta, SDH Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V to doufám. Proto to děláme všechno a musí nás nahradit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dá se předpokládat, že mladí frýdecko-místečtí hasiči budou na soutěžích dál pokračovat ve výborných výsledcích.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eva Kubečková, vedoucí mladých hasičů, SDH Frýdek-Místek</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Právě probíhá intenzivní zimní příprava, kde posilujeme v tělocvičně, běháme a podobně, takže se teď zaměřujeme tady na toto. No a s tou požární stříkačkou se nám stalo to, že když jsme byli na posledních závodech, tak jsme jí takzvaně zavařili, takže bude potřeba ji opravit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jak vnímáte to gesto města, které asi nemuselo, ale přispělo vám 70 tisíc?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eva Kubečková, vedoucí mladých hasičů, SDH Frýdek-Místek</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"No samozřejmě, že jsme strašně rádi, protože je to velká finanční pomoc. A opravdu ty požární stříkačky jsou v dnešní době velmi nákladné. Takže velmi nám to pomůže a usnadní situaci, protože budeme moci už na jaře běhat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Proč je důležité podporovat mládež u dobrovolných hasičů?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Kmec (ANO), náměstek primátora F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> "Mládež je pro nás velice důležitá, protože právě ta mládež nás tady jednou nahradí. A u těch sborů dobrovolných hasičů je to vždycky tak, že se to opravdu odmalička tady člověk učí ty disciplíny, učí se nějaké zodpovědnosti a přejde až do toho dospělého, kdy buďto se z něho stane vedoucí mladých hasičů, anebo se z něho stane člen výjezdové jednotky."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> "Mládež je pro nás velice důležitá, protože právě ta mládež nás tady jednou nahradí. A u těch sborů dobrovolných hasičů je to vždycky tak, že se to opravdu odmalička tady člověk učí ty disciplíny, učí se nějaké zodpovědnosti a přejde až do toho dospělého, kdy buďto se z něho stane vedoucí mladých hasičů, anebo se z něho stane člen výjezdové jednotky." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Tři králové navštívili radnici Frýdku-Místku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tři králové dorazili i na radnici Frýdku-Místku. A měli s sebou tradičně pokladničku, do které sbírali finanční dary pro charitativní projekty.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (Naše Město F-M), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já jsem rád, že taková tradice se udržuje. A samozřejmě to, že Tříkrálovou sbírku pořádá charita, je opravdu garance toho, že peníze se dostanou k potřebným, dostanou se tam, kam opravdu mají směřovat. A řada těch projektů, které jsou podporovány, jsou zároveň podporovány i městy nebo městem Frýdek-Místek. A my jsme rádi, že i občané, kteří přispívají do sbírky, tak ukazují, kam by ty peníze měly směřovat. A jsem rád, že ty částky, které se každoročně vybírají, tak opravdu nejsou symbolické."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...4 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Hořínek, ředitel Charity Frýdek-Místek</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Tříkrálová sbírka, tradiční sbírková akce Charity Česká republika, probíhá už 26. ročník v rámci Charity Frýdek-Místek. Máme zapečetěné přes 300 pokladniček. A naši koledníci, nebo koledníci v rámci naší charity, budou chodit v podstatě od Paskova až po Bílou. A ty finanční prostředky se vybírají v rámci naší charity na tři projekty. Jeden je vzdělávací projekt, druhá velká skupina finančních prostředků půjde na obnovu vozového parku, protože naše terénní služby, které jsou velmi potřebné, tak jezdí opravdu od města až po hory a v tom horském prostředí se auta rychleji opotřebovávají a je třeba je obnovovat. A třetí velká skupina projektů, která bude podpořena, jsou rekonstrukce a opravy v domovech pro seniory v Oáze pokoje a jiná pobytová zařízení, která Charita Frýdek-Místek má."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...4 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Curylo, ředitel Charity ČR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V rámci kraje vyjde do ulic více než 3 tisíce kolednických skupinek. To znamená, že zhruba jedenáct tisíc koledníků bylo schváleno v rámci celého našeho kraje a v rámci naší diecéze. 58 konkrétních projektů na různé aktivity, které charity realizují. Tak například v Ostravě je to na výstavbu nového Domova pokojného stáří svaté Hedviky, který vzniká ve spolupráci s Lékařskou fakultou, kdy tento domov má být i cvičné pracoviště pro zdravotní sestry, mediky a terapeuty. Další finanční částky jdou i na nákup nových vozidel pro naše terénní pracovníky. No a velká část jde na podporu našich mobilních služeb, ať už jsou to naše pečovatelské služby, mobilní hospice nebo osobní asistence."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcel Sikora (KDU-ČSL/SPOLU), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já jsem rád, že Tři králové navštívili i magistrát Frýdku-Místku a vedení města, a je to už tradiční sbírka. Výtěžek této sbírky jde Charitě Frýdek-Místek, což je významný poskytovatel sociálních služeb na území města. Takže myslím si, že výtěžek této sbírky bude použit opravdu na dobré účely. A tak jako i v minulých letech, tak i letos, pokud třeba nepotkáte koledníky ve městě, tak budete moct přispět tady na magistrátu do této pokladničky, která se nachází na informacích na Radniční ulici."</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -566,93 +650,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/frydeckomistecky-expres/frydeckomistecky-expres-08-01-2026-16-43" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>