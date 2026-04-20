--- v0 (2026-01-10)
+++ v1 (2026-04-20)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.1.2026, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">U Karvinského moře bude nové parkoviště</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Parkoviště u Karvinského moře je dlouho plánovaným projektem. Nyní se jeho realizace konečně přiblížila také odkupem pozemků od společnosti Diamo, na kterých by mělo nově stát.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -227,172 +342,140 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Poštulka rezignující ředitel</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: “Manažerku jsem se rozhodl odvolat pro ztrátu důvěry a přetrvávající reputační riziko pro organizaci. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chci zachovat důvěru veřejnosti v lázně, ochránit reputaci značky a přispět k potřebné stabilitě. Panu ministrovi jsem zopakoval svůj záměr, že hodlám ke konci ledna ve funkci ředitele lázní skončit. Pan ministr mou ohlášenou rezignaci přijal. Jsem připraven svému nástupci poskytnou plnou součinnost při převzetí organizace tak, aby zajistil její řádný a důvěryhodný chod a předat mu všechny podklady k trestní kauze.”</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...9 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Tři králové navštívili radnici Frýdku-Místku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tři králové dorazili i na radnici Frýdku-Místku. A měli s sebou tradičně pokladničku, do které sbírali finanční dary pro charitativní projekty.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (Naše Město F-M), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já jsem rád, že taková tradice se udržuje. A samozřejmě to, že Tříkrálovou sbírku pořádá charita, je opravdu garance toho, že peníze se dostanou k potřebným, dostanou se tam, kam opravdu mají směřovat. A řada těch projektů, které jsou podporovány, jsou zároveň podporovány i městy nebo městem Frýdek-Místek. A my jsme rádi, že i občané, kteří přispívají do sbírky, tak ukazují, kam by ty peníze měly směřovat. A jsem rád, že ty částky, které se každoročně vybírají, tak opravdu nejsou symbolické."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...4 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Hořínek, ředitel Charity Frýdek-Místek</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Tříkrálová sbírka, tradiční sbírková akce Charity Česká republika, probíhá už 26. ročník v rámci Charity Frýdek-Místek. Máme zapečetěné přes 300 pokladniček. A naši koledníci, nebo koledníci v rámci naší charity, budou chodit v podstatě od Paskova až po Bílou. A ty finanční prostředky se vybírají v rámci naší charity na tři projekty. Jeden je vzdělávací projekt, druhá velká skupina finančních prostředků půjde na obnovu vozového parku, protože naše terénní služby, které jsou velmi potřebné, tak jezdí opravdu od města až po hory a v tom horském prostředí se auta rychleji opotřebovávají a je třeba je obnovovat. A třetí velká skupina projektů, která bude podpořena, jsou rekonstrukce a opravy v domovech pro seniory v Oáze pokoje a jiná pobytová zařízení, která Charita Frýdek-Místek má."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...4 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Curylo, ředitel Charity ČR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V rámci kraje vyjde do ulic více než 3 tisíce kolednických skupinek. To znamená, že zhruba jedenáct tisíc koledníků bylo schváleno v rámci celého našeho kraje a v rámci naší diecéze. 58 konkrétních projektů na různé aktivity, které charity realizují. Tak například v Ostravě je to na výstavbu nového Domova pokojného stáří svaté Hedviky, který vzniká ve spolupráci s Lékařskou fakultou, kdy tento domov má být i cvičné pracoviště pro zdravotní sestry, mediky a terapeuty. Další finanční částky jdou i na nákup nových vozidel pro naše terénní pracovníky. No a velká část jde na podporu našich mobilních služeb, ať už jsou to naše pečovatelské služby, mobilní hospice nebo osobní asistence."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcel Sikora (KDU-ČSL/SPOLU), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já jsem rád, že Tři králové navštívili i magistrát Frýdku-Místku a vedení města, a je to už tradiční sbírka. Výtěžek této sbírky jde Charitě Frýdek-Místek, což je významný poskytovatel sociálních služeb na území města. Takže myslím si, že výtěžek této sbírky bude použit opravdu na dobré účely. A tak jako i v minulých letech, tak i letos, pokud třeba nepotkáte koledníky ve městě, tak budete moct přispět tady na magistrátu do této pokladničky, která se nachází na informacích na Radniční ulici."</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Centrum pro rodinu a sociální péči má nové sídlo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -580,93 +663,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-08-01-2026-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>