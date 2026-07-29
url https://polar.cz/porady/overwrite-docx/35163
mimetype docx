--- v1 (2026-03-18)
+++ v2 (2026-07-29)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.1.2026, 16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Opavský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Opava spouští 9. ročník Nápadů pro Opavu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Opava znovu dává prostor nápadům svých obyvatel. Po roční pauze způsobené předloňskými povodněmi město vyhlašuje devátý ročník participativního rozpočtu Nápady pro Opavu. Na projekty, které zlepší veřejný prostor i kvalitu života ve městě, je vyčleněno jeden a půl milionu korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -63,82 +178,80 @@
         <w:t xml:space="preserve">Pavel Meletzký (ANO), náměstek primátora Opavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Máme v rozpočtu alokovanou částku 1,5 milionů, takže jsme vlastně navázali na to, co bylo v těch předchozích letech, s tím, že na jeden nápad je možno získat maximální částku ve výši 750 tisíc.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V minulých letech mezi vítěznými projekty často dominovala sportoviště, zejména workoutová hřiště. Vedení města by ale letos uvítalo větší pestrost návrhů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Meletzký (ANO), náměstek primátora Opavy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> “Samozřejmě upřednostňujeme nápady, které budou pro Opavu přínosné, které budou zajímavé, které budou kreativní."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> “Samozřejmě upřednostňujeme nápady, které budou pro Opavu přínosné, které budou zajímavé, které budou kreativní." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: obyvatel Opavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“V centru na Kolářské 3 je průchod, který je průchozí vlastně veřejnosti. Takže takový nápad, kdyby byla nějaká street malba."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">O vítězných nápadech rozhodnou lidé v hlasování. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zájemce o hlasování čeká novinka. Oproti minulým ročníkům budou mít k dispozici dva kladné a jeden záporný hlas.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zájemce o hlasování čeká novinka. Oproti minulým ročníkům budou mít k dispozici dva kladné a jeden záporný hlas. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mezi úspěšné projekty minulých let patří například úprava Alpského potoka, polepy zastávek, které chrání ptactvo nebo streetbalové hřiště u městské haly, které se bude letos realizovat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Meletzký (ANO), náměstek primátora Opavy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Minigolf byl taky jeden z nápadů, který vlastně dokonce zvítězil, jestli se nepletu. Tam bohužel přišly opravdu povodně, pokud všechno bude podle plánu, tak na jaře letošního roku bude mít Opava naprosto, ale naprosto unikátní minigolfové hřiště, které v České republice nemá obdoby.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -537,93 +650,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/opavsky-expres/opavsky-expres-10-01-2026-16-33" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>