--- v0 (2026-03-14)
+++ v1 (2026-06-26)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15.1.2026, 16:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Glow Up University Tour navštívila Frýdek-Místek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cílem Glow Up University Tour je přesvědčit středoškoláky, aby se nestěhovali do jiných měst, ale studovali vysokou školu v Moravskoslezském kraji. Další díl putovního veletrhu univerzit navštívil Národní dům ve Frýdku-Místku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -401,53 +516,52 @@
         <w:t xml:space="preserve">Lukáš Slíva (SPOLU/KDU-ČSL), náměstek primátora F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Tady je velice dobré upozornit na to, aby opravdu ty vánoční stromky ještě před tím, než budou odloženy ke kontejnerům, byly zbaveny veškerých ozdob, závěsných háčků, dekorací apod., aby ty stromky mohly být správně technologicky zpracovány na ten kompost."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Je to pro vás nutné zlo, nebo je to dobrý byznys?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Bezruč, vedoucí Frýdecké skládky a kompostárny F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> "Potom ta štěpka je docela dobrý materiál pro výrobu kompostu, takže nejde vyrobit kompost jen z nějaké zelené trávy. Je třeba tam dát i něco suchého, jako jsou piliny, štěpka z takových stromků. Takže jsme rádi, že se to tady dostane, a jsme rádi, že to je víceméně čisté, že nemusíme už s tím nic moc dělat."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> "Potom ta štěpka je docela dobrý materiál pro výrobu kompostu, takže nejde vyrobit kompost jen z nějaké zelené trávy. Je třeba tam dát i něco suchého, jako jsou piliny, štěpka z takových stromků. Takže jsme rádi, že se to tady dostane, a jsme rádi, že to je víceméně čisté, že nemusíme už s tím nic moc dělat." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -522,93 +636,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/frydeckomistecky-expres/frydeckomistecky-expres-15-01-2026-16-44" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>