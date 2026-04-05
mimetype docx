--- v0 (2026-02-10)
+++ v1 (2026-04-05)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17.1.2026, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Hasiči uspořádali cvičení k zásahu u propadnutí ledem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hasiči z Karviné mají před sebou každou zimu nelehkou výzvu, a to naučit se zachraňovat člověka, pod kterým se proboří led. I na letošním cvičení vše probíhalo v naprosto realistickém duchu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -318,53 +433,52 @@
         <w:t xml:space="preserve">Petr Malina, vedoucí lyžařské školy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Letošní zima zatím přeje. Vánoční svátky sice nebyly ještě úplně ideální z pohledu lyžování, ale začátek roku se vydařil a zatím klepu na všechno, co jde, že zima je dobrá. Sněhu letos máme zatím nafoukaného dost. Vlekaři se všichni snažili, skiareál do toho šlapal perfektně, takže zatím máme naději. A i ten výhled počasí, teď dlouhodobého, je příznivý. Má zase začít mrznout, takže věřím, že se kurzy vydaří a že se odjede všechno, co má."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Letos opět jezdí lyžovat dopoledne děti z mateřských škol, odpoledne pak děti z prvního stupně základních škol. Letošním mateřinkám z Karviné šlo lyžování na výbornou, ke konci týdne se již dokázali plynule svézt z kopce dolů a naučit se základní techniky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vladimír Hloužek, instruktor lyžování: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Ty čtvrtky většinou devadesát procent těch dětí už zvládne samo zastavit. Někteří se posouvají na trošku větší kopec, jdou trénovat zatáčky. Ale jinak chceme, aby všechny děti už pomalu zastavily, aby se připravily na ten páteční závod, aby to zvládly samy."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"Ty čtvrtky většinou devadesát procent těch dětí už zvládne samo zastavit. Někteří se posouvají na trošku větší kopec, jdou trénovat zatáčky. Ale jinak chceme, aby všechny děti už pomalu zastavily, aby se připravily na ten páteční závod, aby to zvládly samy." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dětem obvykle pomůže také to, že je dobrý sníh, který není příliš ledový a jezdí se po něm i v začátcích lehce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hana Petříčková, instruktorka lyžování: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Děti jsou šikovné, snaží se, poslouchají, jsou hodné a postupně se dostávají vlastně na ten větší kopec. Dneska už tam máme skupinku. Některým to jde rychleji, některým pomaleji, ale oni na to vlastně postupně samy přicházejí. Musí prostě na to každý sám přijít svým tempem."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -516,93 +630,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/karvinsky-expres/karvinsky-expres-17-01-2026-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>