--- v0 (2026-02-08)
+++ v1 (2026-04-22)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17.1.2026, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Havířov má nové vozidlo na svoz odpadu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Havířov má nové vozidlo na svoz odpadu. Díky menším rozměrům pomůže v hůře dostupných oblastech, kam se velká popelářská auta nedostanou. Nahradí v nich kapacitně nedostatečná vozidla Multicar.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -171,110 +286,113 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Semerák (Ostravak), předseda odborné skupiny Nové Bazaly: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">ěřím, že je to nová éra pro Baník Ostrava, nová éra pro fotbal ve městě. A jak se dívám na ten návrh? Tak za mě je to opravdu tvrz Baníku Ostrava, ze které budou soupeři odjíždět plní emocí, ale bez bodů." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zahájení výstavy si nenechali ujít ani architekti z vítězného ateliéru, kteří popsali vznik svého návrhu.</w:t>
       </w:r>
-      <w:br/>
-[...9 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r>
+        <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Alejandro Lorca, L35 Arqutiects:</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Samozřejmě jsme ještě před soutěží město navštívili a pobyli zde několik dnů. Byli jsme ve městě, obešli jsme historické památky a samozřejmě samotné Bazaly. Takže jsme čerpali nejen z map, ale i z osobní zkušeností s tím místem. </w:t>
-[...10 lines deleted...]
-          <w:bCs w:val="1"/>
+        <w:t xml:space="preserve">Alejandro Lorca, L35 Arqutiects:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Václav Brabec, majitel FC Baník Ostrava:</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> "Samozřejmě jsme ještě před soutěží město navštívili a pobyli zde několik dnů. Byli jsme ve městě, obešli jsme historické památky a samozřejmě samotné Bazaly. Takže jsme čerpali nejen z map, ale i z osobní zkušeností s tím místem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "B</w:t>
+        <w:t xml:space="preserve">Václav Brabec, majitel FC Baník Ostrava:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve"> "B</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">ude to jedna z největších dominant, jestli ne největší v Ostravě. A tím, že to je na tom mýtickém místě zvaném Bazaly, tak o to víc to bude zajímavější.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Výstava je situována ve dvoraně radnice městského obvodu Moravská Ostrava a Přívoz. Lidé ji mohou navštívit denně, vždy od  10–18 hodin až do 15. února 2026.</w:t>
       </w:r>
-      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Opava spouští 9. ročník Nápadů pro Opavu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -300,82 +418,80 @@
         <w:t xml:space="preserve">Pavel Meletzký (ANO), náměstek primátora Opavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Máme v rozpočtu alokovanou částku 1,5 milionů, takže jsme vlastně navázali na to, co bylo v těch předchozích letech, s tím, že na jeden nápad je možno získat maximální částku ve výši 750 tisíc.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V minulých letech mezi vítěznými projekty často dominovala sportoviště, zejména workoutová hřiště. Vedení města by ale letos uvítalo větší pestrost návrhů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Meletzký (ANO), náměstek primátora Opavy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> “Samozřejmě upřednostňujeme nápady, které budou pro Opavu přínosné, které budou zajímavé, které budou kreativní."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> “Samozřejmě upřednostňujeme nápady, které budou pro Opavu přínosné, které budou zajímavé, které budou kreativní." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: obyvatel Opavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“V centru na Kolářské 3 je průchod, který je průchozí vlastně veřejnosti. Takže takový nápad, kdyby byla nějaká street malba."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">O vítězných nápadech rozhodnou lidé v hlasování. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zájemce o hlasování čeká novinka. Oproti minulým ročníkům budou mít k dispozici dva kladné a jeden záporný hlas.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zájemce o hlasování čeká novinka. Oproti minulým ročníkům budou mít k dispozici dva kladné a jeden záporný hlas. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mezi úspěšné projekty minulých let patří například úprava Alpského potoka, polepy zastávek, které chrání ptactvo nebo streetbalové hřiště u městské haly, které se bude letos realizovat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Meletzký (ANO), náměstek primátora Opavy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Minigolf byl taky jeden z nápadů, který vlastně dokonce zvítězil, jestli se nepletu. Tam bohužel přišly opravdu povodně, pokud všechno bude podle plánu, tak na jaře letošního roku bude mít Opava naprosto, ale naprosto unikátní minigolfové hřiště, které v České republice nemá obdoby.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -490,67 +606,61 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Luděk Horký, vedoucí Expozitury Frýdek-Místek: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"My v první řadě bychom rádi poděkovali městu Frýdek-Místek za tento věcný dar, který je ve formě zásahového vybavení. A jak už jsem řekl, máme průměrně 400 výjezdů ročně, což pochopitelně zvyšuje nároky na naše výjezdové vybavení. Takže velice děkujeme a vážíme si toho."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Kmec (ANO), náměstek primátora F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Peníze jsme alokovali v rámci Odboru bezpečnostních rizik a prevence kriminality a tyto peníze jsme vložili z našich zdrojů. Jako náměstek primátora pro bezpečnost samozřejmě vím o těchto základních složkách integrovaného záchranného systému a velice si vážím spolupráce právě pyrotechnické služby tady na území města Frýdku-Místku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Kmec (ANO), náměstek primátora F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ta celoroční činnost je velice exponovaná, protože důsledkem druhé světové války je opravdu hodně munice, která se ještě nachází neustále na území nejen města Frýdku-Místku, ale celého Moravskoslezského kraje. Proto jsme se jako statutární město Frýdek-Místek rozhodli tuto složku podpořit."</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Luděk Horký, vedoucí Expozitury Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Pakliže někdo bude mít takovéto podezření, ať neprodleně kontaktuje linku 158 a tam už ho operátor navede na ten správný postup."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
@@ -682,126 +792,122 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Děti ze Základní školy Cihelní v Karviné odstartovaly tříměsíční kurz ledního bruslení, na kterém se mají naučit jeho základy a pochopit především techniku. Zatím žáci na ledě vše spíše zkoušejí, a to ve dvou skupinách podle jejich schopností.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Filozofie Základní školy Cihelní spočívá i ve všeobecné pohybové přípravě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdeněk Jelínek, ředitel ZŠ Cihelní: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Tři měsíce budeme docházet na zimní stadion a děti by se měly naučit základní činnosti na ledě. Je předpoklad a doufám v to, že v průběhu těch tří měsíců se dostaneme i k tomu, že si budou moci sáhnout na hokejku a zjistit, co je to puk."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"Tři měsíce budeme docházet na zimní stadion a děti by se měly naučit základní činnosti na ledě. Je předpoklad a doufám v to, že v průběhu těch tří měsíců se dostaneme i k tomu, že si budou moci sáhnout na hokejku a zjistit, co je to puk." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Právě začátečníci se často ledové plochy bojí. Není ale důvod, protože právě děti se učí nejlépe a nejrychleji. A existují také tipy, jak nad učením se i ledem vyhrát.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Badura, učitel Tělesné výchovy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"V každém případě bych doporučil začít. To znamená na ten led vůbec vyjít, protože bez toho se to dítě nenaučí. A když už se na ten led dostane, tak by bylo fajn, kdyby měl někoho, kdo mu pomůže, kdo ho přidrží, kdo mu pomůže zvednout, což je pro ty děti problém, a prostě těmi začátky ho provede."</w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"V každém případě bych doporučil začít. To znamená na ten led vůbec vyjít, protože bez toho se to dítě nenaučí. A když už se na ten led dostane, tak by bylo fajn, kdyby měl někoho, kdo mu pomůže, kdo ho přidrží, kdo mu pomůže zvednout, což je pro ty děti problém, a prostě těmi začátky ho provede."  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: žáci ZŠ Cihelní</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V životě jsem to nedělal, proto, je ale potřeba se snažit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Co od tohoto tříměsíčního kurzu očekáváš?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: žáci ZŠ Cihelní</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> "Že to tu bude super a naučíme se dobře jezdit."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> "Že to tu bude super a naučíme se dobře jezdit." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jak ti to dnes jde?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: žáci ZŠ Cihelní</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r>
@@ -911,93 +1017,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-17-01-2026-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>