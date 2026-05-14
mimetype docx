--- v0 (2026-01-20)
+++ v1 (2026-05-14)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19.1.2026, 17:44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ostravské minuty</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">SDH Heřmanice už slouží v opravené zbrojnici</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Je hotovo. V Heřmanicích byla dokončena velká rekonstrukce a přístavba hasičské zbrojnice. Znamená to nejen větší komfort pro místní dobrovolný sbor, ale i dostatek místa pro vozidla a techniku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -232,51 +347,57 @@
         <w:t xml:space="preserve">Pavel Marek, farář kostela sv. Mikuláše:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Celá zatím opravená není. Ten havarijní stav byl pro asi nějakých 12 metrů. Ty se musely kompletně zbourat, vyměnit, musely se navrtat piloty, které vlastně drží tu zeď ve svahu, protože ona je zároveň i opěrná pro prostranství před kostelem."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ostrava také podpořila výměnu oken na univerzitní budově na Sokolské třídě v centru města nebo opravu fasád bytových domů ve stylu sorela na ulici Gustava Klimenta v Porubě. Celkem město přispělo v sedmé a osmé výzvě téměř pět milionů korun. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Dům umění je po rekonstrukci znovu otevřen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rekonstrukce návštěvnického zázemí Domu umění v Ostravě je u konce. Galerie se tak znovu otevřela po půlroční pauze pro návštěvníky, a to hned třemi ojedinělými výstavami. Odstartovala tak sérii akcí věnovaným oslavám sta let od vzniku této významné kulturní instituce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -464,93 +585,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/ostravske-minuty/ostravske-minuty-19-01-2026-17-44" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>