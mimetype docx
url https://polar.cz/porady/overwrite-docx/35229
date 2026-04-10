--- v0 (2026-02-10)
+++ v1 (2026-04-10)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20.1.2026, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">SZŠ Karviná navštívili vojáci s projektem POKOS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Střední zdravotnická škola Karviná pravidelně svým studentům umožňuje nahlédnout i do povolání, o kterých toho příliš mnoho nevědí. Jedním z nich jsou vojáci, kteří přišli na karvinskou zdravotnickou školu představit své prostředky při jakékoli obraně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -63,53 +178,52 @@
         <w:t xml:space="preserve">Monika Kotyzová, zástupkyně ředitele SZŠ Karviná: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Rozhodli jsme se projektový den POKOS zařadit do výuky, protože si myslíme, že žáci se interaktivní a srozumitelnou formou lépe seznámí s otázkami bezpečnosti, jak se chovat v krizových situacích a podobně. Myslím si, že někteří studenti mohou pokračovat i v dalším studiu, třeba na vojenských fakultách v oblasti zdravotnictví taktéž."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Sova, starší pracovník štábu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Tato akce se koná hlavně kvůli edukaci žáků. To znamená, jde o to, abychom je seznámili s tím, co dělá armáda, dali jim možnost nahlédnout do práce armády. Ukázali jsme jim, jakým způsobem armáda dokáže pomáhat nebo jak pomáhá vlastně i v rámci krizových stavů. A v neposlední řadě samozřejmě jim nabízíme možnost, že se mohou dále vzdělávat v rámci vojenského systému, to znamená vojenské střední školy a následně na Univerzitě obrany."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tím, že akce byla určena pro studenty středních škol, cílem bylo, aby se dozvěděli více o systému POKOS, což je zkratka pro Přípravu občanů k obraně státu. První částí tohoto projektového dne byly teoretické prezentace k zahraničním misím nebo k celkové legislativě. Poté se studenti vydali na jednotlivá stanoviště, kde si mohli sami na vlastní kůži vyzkoušet například to, jak složité je obléct se do speciální pláštěnky, která zabraňuje průniku látek při kontaminovaném prostředí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tím, že akce byla určena pro studenty středních škol, cílem bylo, aby se dozvěděli více o systému POKOS, což je zkratka pro Přípravu občanů k obraně státu. První částí tohoto projektového dne byly teoretické prezentace k zahraničním misím nebo k celkové legislativě. Poté se studenti vydali na jednotlivá stanoviště, kde si mohli sami na vlastní kůži vyzkoušet například to, jak složité je obléct se do speciální pláštěnky, která zabraňuje průniku látek při kontaminovaném prostředí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Sova, starší pracovník štábu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Nyní právě obchází studenti zdravotnické školy našimi řízenými pracovišti, kde si mohou studenti vyzkoušet prakticky činnost nebo seznámit se s praktickými zkušenostmi vojáků Armády České republiky. Máme tady pracoviště jako přežití a topografii, které zrovna řídím já. Dále je tady pracoviště zdravotnické přípravy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Amálie Slížová, studentka 2. ročníku: </w:t>
       </w:r>
       <w:r>
@@ -341,53 +455,50 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Barchański, vedoucí Centra Přírodovědné stanice</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Pokud je to veřejně přístupná obora, tak si myslím, že většina z nich má nějaký provozní řád, ale určitě co by zvířata neměla dostávat, tak zbytky z kuchyně, prostě jako lidskou potravu, suché i čerstvé pečivo, ideálně ovoce, zeleninu nebo kaštany, seno."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V lesích se často o zvěř starají místní myslivci. Nejinak je tomu i v Karviné.</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lumír Kolář, hospodář Mysliveckého spolku Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Krmí se tady tím objemným krmivem, jaderným a dužnatým. To jsou takové základní potraviny pro srnčí zvěř."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -567,93 +678,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/karvinsky-expres/karvinsky-expres-20-01-2026-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>