--- v0 (2026-02-07)
+++ v1 (2026-04-20)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20.1.2026, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">SZŠ Karviná navštívili vojáci s projektem POKOS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Střední zdravotnická škola Karviná pravidelně svým studentům umožňuje nahlédnout i do povolání, o kterých toho příliš mnoho nevědí. Jedním z nich jsou vojáci, kteří přišli na karvinskou zdravotnickou školu představit své prostředky při jakékoli obraně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -77,53 +192,52 @@
         <w:t xml:space="preserve">Tomáš Sova, starší pracovník štábu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"V neposlední řadě samozřejmě jim nabízíme možnost, že se mohou dále vzdělávat v rámci vojenského systému, to znamená vojenské střední školy a následně na Univerzitě obrany."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Poté se studenti vydali na jednotlivá stanoviště, kde si mohli sami na vlastní kůži vyzkoušet například to, jak složité je obléct se do speciální pláštěnky, která zabraňuje průniku látek při kontaminovaném prostředí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Amálie Slížová, studentka 2. ročníku: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Já třeba kdybych šla do armády, tak se tam asi nevydržím. Takže jsou to fakt silní lidé."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"Já třeba kdybych šla do armády, tak se tam asi nevydržím. Takže jsou to fakt silní lidé." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lucie Švarcová, studentka 1. ročníku: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Určitě mě zaujala ta práce s tou buzolou. A celkově, že nám to tak hezky vysvětlil."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jak v krizových situacích zareagovat, se někteří ze studentů dozvídali vůbec poprvé. O to více poutavé pro ně zařazení projektového dne bylo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -490,84 +604,82 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A jak vlastně funguje spolupráce při zásahu mezi dobrovolnými a profesionálními hasiči?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Kmec (ANO), náměstek primátora F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "K událostem v rámci města Frýdek-Místek by měli vyjíždět jak profesionální, tak dobrovolní hasiči. Samozřejmě jsou události typu požár odpadkového koše, tam asi není potřeba, abychom tam jezdili oba, ale potom jsou větší požáry nebo záchrana na vodě, kde ty jednotky jsou sladěné přesně podle požárního poplachového plánu a vyjíždíme tam. Nejenom profesionální hasiči, ale i dobrovolní hasiči. Společně fungujeme na jednom kanálu a máme společné výcviky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">---</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">--- </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">POLÁRNÍ ZÁŘE ROZSVÍTILA NOČNÍ OBLOHU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nádherná polární záře zalila oblohu nejen v Moravskoslezském kraji. Lidé ji ve velkém pozorovali v noci z pondělí na úterý. Může za ni velmi silná nedělní sluneční erupce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Horálek, astronom Fyzikálního ústavu v Opavě: „Zajímavé na tom je, že to, co my jsme sledovali, tak nebyl důsledek přímo té erupce, ale pouze hodně stlačeného slunečního větru. Takové šokové vlny, která předcházela této erupci. No a zasáhla zemi mnohem dříve než se původně očekávalo. A díky tomu, že bylo jasné počasí, tak to způsobilo polární záře pozorovatelné opravdu všude v Česku. A byly tak výrazné, že byly krásně pozorovatelné i na periferiích měst.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">---</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Novojičínští uctili Palachův protestní čin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Výročí upálení Jana Palacha a jeho odkaz si v těchto dnech připomněli lidé napříč republikou a také v Novém Jičíně. Na událost vzpomínal i účastník jeho pohřbu.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -721,93 +833,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-20-01-2026-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>