--- v0 (2026-01-21)
+++ v1 (2026-08-25)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20.1.2026, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nejlepší logo firmy vymysleli gymnazisté z Hrabůvky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Střední školy z celého Moravskoslezského kraje se utkaly v soutěži o nejlepší vizuální identitu studentské firmy. Jejich úkolem bylo ale nejen vytvořit logo, museli firmu také založit a rozjet. Středoškoláci se shodli, že nejtěžší bylo vymyslet produkt, který by na trhu nabídli.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -70,53 +185,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Do finále se dostaly celkem tři studentské firmy, které představily výrobek prostřednictvím krátké reklamy a také logo. Porotu nejvíce zaujali studenti Gymnázia Ostrava-Hrabůvka, kteří vyrábějí ekologické ubrousky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">studenti Gymnázia Ostrava-Hrabůvka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Chtěli jsme firmu Bee Wraps a prezentujeme se tím, že vyrábíme a prodáváme voskované ubrousky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"V logu vlastně máme včeličku a pod tím je napsáno Wraps, jako anglicky ubrousky."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"V logu vlastně máme včeličku a pod tím je napsáno Wraps, jako anglicky ubrousky." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Veřmiřovský (ANO), náměstek hejtmana MS kraje:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Podnikavost v dnešní době patří mezi důležitá témata, která by měla být podporována na střední škole tak, aby poté absolventi mohli být uplatnitelní na trhu práce, anebo případně na vysokých školách."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Druhé místo patří střední škole Prigo, jejíž studenti vyrábějí květiny z chlupatých drátků a třetí skončili Hodinoví kluci z Gymnázia Ostrava Zábřeh.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -212,53 +326,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A jak vlastně funguje spolupráce při zásahu mezi dobrovolnými a profesionálními hasiči?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Kmec (ANO), náměstek primátora F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "K událostem v rámci města Frýdek-Místek by měli vyjíždět jak profesionální, tak dobrovolní hasiči. Samozřejmě jsou události typu požár odpadkového koše, tam asi není potřeba, abychom tam jezdili oba, ale potom jsou větší požáry nebo záchrana na vodě, kde ty jednotky jsou sladěné přesně podle požárního poplachového plánu a vyjíždíme tam. Nejenom profesionální hasiči, ale i dobrovolní hasiči. Společně fungujeme na jednom kanálu a máme společné výcviky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">---</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">--- </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">DETEKTORY PLYNU MOHOU ZACHRÁNIT ŽIVOT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hasiči i záchranáři opět varují před nebezpečím oxidu uhelnatého v domácnostech. Od listopadu evidují už sedm případů úniku tohoto plynu, který je bez barvy, chuti i zápachu. V Chlebičově na Opavsku našli v neděli ve sklepě sedmapadesátiletého muže v bezvědomí. Záchranářům po vstupu dovnitř spustil detektor oxidu uhelnatého. Muž skončil s otravou v nemocnici. Odborníci proto apelují na pravidelnou kontrolu spotřebičů a instalaci detektorů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">TRAGICKÁ DOPRAVNÍ NEHODA U KRNOVA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -326,53 +439,52 @@
         <w:t xml:space="preserve">Tomáš Sova, starší pracovník štábu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"V neposlední řadě samozřejmě jim nabízíme možnost, že se mohou dále vzdělávat v rámci vojenského systému, to znamená vojenské střední školy a následně na Univerzitě obrany."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Poté se studenti vydali na jednotlivá stanoviště, kde si mohli sami na vlastní kůži vyzkoušet například to, jak složité je obléct se do speciální pláštěnky, která zabraňuje průniku látek při kontaminovaném prostředí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Amálie Slížová, studentka 2. ročníku: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Já třeba kdybych šla do armády, tak se tam asi nevydržím. Takže jsou to fakt silní lidé."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"Já třeba kdybych šla do armády, tak se tam asi nevydržím. Takže jsou to fakt silní lidé." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lucie Švarcová, studentka 1. ročníku: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Určitě mě zaujala ta práce s tou buzolou. A celkově, že nám to tak hezky vysvětlil."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jak v krizových situacích zareagovat, se někteří ze studentů dozvídali vůbec poprvé. O to více poutavé pro ně zařazení projektového dne bylo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -468,101 +580,84 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Roman Boček, vystavovatel:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Zákazníci hodně upřednostňovali v loňském roce a čekáme, že i v letošním. Kotle na spalování pelet, protože to je pro ně velice pohodlné."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Návštěvníci mohou kromě výrobců nejrůznějších produktů navštívit také stánek Ministerstva životního prostředí ČR, kde jim poradí, jaké mohou využít dotace pro svůj projekt. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">---</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">--- </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">POLÁRNÍ ZÁŘE ROZSVÍTILA NOČNÍ OBLOHU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nádherná polární záře zalila oblohu nejen v Moravskoslezském kraji. Lidé ji ve velkém pozorovali v noci z pondělí na úterý. Může za ni velmi silná nedělní sluneční erupce.</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Horálek, astronom Fyzikálního ústavu v Opavě: </w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Zajímavé na tom je, že to, co my jsme sledovali, tak nebyl důsledek přímo té erupce, ale pouze hodně stlačeného slunečního větru. Takové šokové vlny, která předcházela této erupci. No a zasáhla zemi mnohem dříve než se původně očekávalo. A díky tomu, že bylo jasné počasí, tak to způsobilo polární záře pozorovatelné opravdu všude v Česku. A byly tak výrazné, že byly krásně pozorovatelné i na periferiích měst.“</w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Studénka má třetí zimu bez externí firmy, stará se sama</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Měsíc leden se projevil ve své klasické podobě a prověřil provoz odboru technických služeb Studénky, který má na starosti zimní údržbu. Město tyto práce provádí vlastními silami teprve třetím rokem.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -754,93 +849,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-20-01-2026-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>