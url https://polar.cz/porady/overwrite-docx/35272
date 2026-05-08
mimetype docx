--- v0 (2026-01-27)
+++ v1 (2026-05-08)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26.1.2026, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">ProSenior rozšířil služby, nabízí i osobní asistenci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Městská organizace ProSenior nabízí od ledna dvě nové služby. Jejich cílem je podpořit lidi, kteří navzdory svému věku a zdravotním omezením chtějí co nejdéle zůstat ve svém domácím prostředí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -104,150 +219,138 @@
         </w:rPr>
         <w:t xml:space="preserve">Lucie Toráčová, ProSenior, Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“S osobní asistenci už mám zkušenosti, pracovala jsem téměř čtyři roky jako osobní asistentka, takže mám zkušenosti s různými typy klientů. Je to náročná práce nejen fyzicky, ale i psychicky, nicméně je to práce, která dává velký smysl.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kateřina Fabíková, ProSenior, Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“V minulosti jsem tady dělala na Pohodě jako odlehčovací službě jako dohodářka. Teďka jsem se posunula a mám pod sebou pečovatelskou službu a osobní asistenci.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Alice Hynčicová, vedoucí organizace ProSenior, Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Osobní asistence, na rozdíl od pečovatelské služby, zůstává v domácnosti klienta po delší dobu. Není to jenom rychlý úkon a odchází. Naše osobní asistence bude u klientů setrvávat od dvou do čtyř, šesti nebo i osmi hodin, tedy celou pracovní dobu. A pracovní doba naší služby je od sedmi ráno do sedmi do večera.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Podrobnosti o všech službách ProSenioru, komu jsou určeny a jak je využít jsou ne webu organizace. </w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Podrobnosti o všech službách ProSenioru, komu jsou určeny a jak je využít jsou ne webu organizace.   </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Alice Hynčicová, vedoucí organizace ProSenior, Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Město Nový Jičín jako jediný poskytovatel na území nabízí komplexní služby, to znamená jak pečující, tak klient se setkává pořád se stejným týmem, jak kancelářským, tak sociálních pracovnic. Mění se pouze pracovníci v přímé péči. Tím to je opravdu unikátní.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislav Kopecký (ANO), starosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“ProSenior dlouhodobě patří k těm koncepčně a kvalitativně nejlepším službám na území Novojičínska.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Město pro ProSenior, který sídlí ve stísněných prostorách v domě Pod Skalkami, připravuje výstavbu nové budovy v lokalitě ulice Bohuslava Martinů. Nový dům umožní například i rozšíření lůžkové části odlehčovací služby Pohoda.     </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">---</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Mrazy plnily noclehárnu, někomu ale stačil spacák</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Letošní mrazivý leden plní noclehárnu i nízkoprahové denní centrum azylového domu. Lidem bez domova, kteří nechtějí charitní služby využít, rozdávají terénní pracovníci spacáky a deky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...4 lines deleted...]
-      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Lednové teploty pod nulou znamenaly plně obsazenou noclehárnu charitního azylového domu, a také během dne je mezi lidmi bez domova větší zájem trávit čas v nízkoprahovém centrum.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marek Procházka, terénní pracovník, Charita Nový Jičín:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Služby jsou poddimenzované. Třeba noclehárna má kapacitu 17 lůžek pro muže, 4 lůžka pro ženy. U žen, tam pořád ještě to jedno lůžko zůstává volné, i teď v tom zimním období, a u mužů je to víceméně plné. Takže těch 17 lůžek je obsazených téměř každou noc, teď v lednu, možná kromě tří nocí, a protože jsou právě ty mrazy a je zima, tak umožňujeme ještě takzvanou teplou židli.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Přečkat noc na židličce nestojí nic, v noclehárně 70 korun. Pořád jsou ale i lidé, kteří zůstávají venku a nenechají se k pobytu uvnitř přesvědčit.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -504,62 +607,50 @@
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Já už hraju tři roky hokej, baví mě třeba nájezdy do branky a kličky do branky.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Klos, HK Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Mě asi osobně baví, když hrajeme hokej, protože tam si můžeme dělat prohazovačky a tak a to mě asi nejvíc baví na tom.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Takto se nováčky snažili navnadit už zkušení čtvrťáci. Pokud se pro hokej rozhodnou, čeká je v přípravce trénink až třikrát týdně. </w:t>
-      </w:r>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
@@ -635,93 +726,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-26-01-2026-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>