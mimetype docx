--- v0 (2026-03-05)
+++ v1 (2026-04-24)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29.1.2026, 16:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Frýdek-Místek instaloval do svých domů požární hlásiče</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na stránkách Hasičského záchranného sboru najdete mimo jiné výrok: lepší, když vás budí hlásič, než hasič. Za své si to vzalo město Frýdek-Místek, které nainstalovalo ve svých bytech požární hlásiče. A pokračovat bude i v dalších bytových jednotkách.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -406,54 +521,53 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V klubu U Arnošta se vzpomínalo na zpěváka Davida Stypku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zpěvák David Stypka odešel z tohoto světa už před pěti lety. Jeho písničky ale žijí dodnes. Důkazem je vzpomínka v klubu u Arnošta ve Frýdku-Místku, kde hudební těleso Devět životů zahrálo většinu z jeho bohaté tvorby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Jméno David Stypka je ve Frýdku-Místku a teď už i v celé České republice fenomén. V jeho mateřském hudebním klubu U Arnošta každým rokem pořádají vzpomínkový koncert, na kterém se hrají jeho písničky.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Jméno David Stypka je ve Frýdku-Místku a teď už i v celé České republice fenomén. V jeho mateřském hudebním klubu U Arnošta každým rokem pořádají vzpomínkový koncert, na kterém se hrají jeho písničky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Přeček, hudebník:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Děláme to proto, že jsem zjistil, že ty písničky Davida Stypky žijí a budou žít ještě nějakou dobu. A hudebně je to velice kvalitní i textově a myslím si, že David po sobě zanechal nejlepší vzpomínku, takovou, jakou mohl."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Frýdecko-místecký klub praskal ve švech. K dispozici byla i venkovní projekce a nejzajímavější bylo, že téměř všichni návštěvníci znali a zpívali všechny jeho písničky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -465,53 +579,52 @@
         <w:t xml:space="preserve">Milan Hřivňák, hudebník:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Znali jsme se s Davidem, zažili jsme tady několik jamů s ním, tak máme rádi jeho písničky a tak to nějak slovo dalo slovo a účastníme se této akce každý rok. Ono je to tady vždycky super atmosféra. Já se vždycky strašně těším, hlavně na ty lidi, jak všichni mají nastudovanou a naposlouchanou tu tvorbu od Davida a všichni zpívají každou písničku, zpívají od začátku do konce, tak je to. Připadám si jako Freddie Mercury, jak na tom stadioně zpíval pro ty davy, tak to je úplně podobné. Super atmosféra jako vždycky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vzpomínka na Davida měla velký ohlas a určitě bude v příštích letech pokračovat, a to i v mnohem větších prostorech, než je klub U Arnošta."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (Naše Město F-M), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> "Já mám smíšené pocity. Dvojí, protože to byl, můžu říct, můj osobní přítel. Byli jsme podobně staří, měli jsme tři děti, potkávali jsme se pracovně i osobně a pro mě to byla jedna z prvních osobních ran, když jsem ztratil někoho blízkého. Ale z toho pohledu s odstupem času už dneska je strašně dobře, že David je tady s námi ve svých písních, protože tehdy, když jsme vydávali ty první věci, třeba Dobré ráno, deset let předtím, než pak prolomilo tu mediální bublinu, tak jsme tušili, že prostě David je obrovský talent. A samozřejmě, ať jeho písně žijí. A to, co mě trošku mrzí, je, že on měl být teď naživu a měl ty haly vyprodávat sám, měl stát na tom pódiu před těmi desetitisíci diváků, protože na to měl. A to, že se to děje až po jeho smrti, je trošku škoda. Ale zároveň jsem rád, že se to děje."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> "Já mám smíšené pocity. Dvojí, protože to byl, můžu říct, můj osobní přítel. Byli jsme podobně staří, měli jsme tři děti, potkávali jsme se pracovně i osobně a pro mě to byla jedna z prvních osobních ran, když jsem ztratil někoho blízkého. Ale z toho pohledu s odstupem času už dneska je strašně dobře, že David je tady s námi ve svých písních, protože tehdy, když jsme vydávali ty první věci, třeba Dobré ráno, deset let předtím, než pak prolomilo tu mediální bublinu, tak jsme tušili, že prostě David je obrovský talent. A samozřejmě, ať jeho písně žijí. A to, co mě trošku mrzí, je, že on měl být teď naživu a měl ty haly vyprodávat sám, měl stát na tom pódiu před těmi desetitisíci diváků, protože na to měl. A to, že se to děje až po jeho smrti, je trošku škoda. Ale zároveň jsem rád, že se to děje." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -586,93 +699,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/frydeckomistecky-expres/frydeckomistecky-expres-29-01-2026-16-43" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>