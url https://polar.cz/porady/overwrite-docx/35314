--- v0 (2026-03-05)
+++ v1 (2026-05-08)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.2.2026, 16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Frýdek-Místek proměňují investice do textilních areálů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Toto vydání Frýdecko-místeckého expresu je poněkud speciální, protože se budeme věnovat investicím do budov bývalé textilní výroby Slezan. Frýdek-Místek se v posledních měsících proměňuje právě díky investičním plánům nejrůznějších podob.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -182,53 +297,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Memorandum mezi Frýdkem-Místkem a Marlenkou zachrání historický objekt bývalé Lembergerovy tkalcovny a zajistí smysluplný rozvoj celého areálu v Hálkově ulici.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (Naše Město F-M), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Tahle další investice, která zároveň už ale zaručuje i to, že bude zachován tenhle industriální zámeček, je velmi cenná, historicky cenná budova z pohledu města, tak si myslím, že je dobrým signálem. A já jen přeju, aby Frýdek-Místek měl takových patriotů co nejvíc."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Gevorg Avetisjan, majitel, Marlenka International:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ta historická budova, kde teď stojíme, to bude taková administrativní kancelář v horním patře, ale v přízemi bude krásná stylová kavárna, stylová firemní prodejna a interaktivní muzeum. A uděláme taky originální krásný park, kde občané mohou odpočívat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Memorandum navazuje na 10 let staré memorandum o využití bývalých budov Slezanu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -311,57 +423,50 @@
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">"Ten program bude mít kulturní ráz, sportovní. Můžou tady být akce, koncerty, divadla, stand-up comedy, letní kino a podobně. A věříme, že každý obyvatel našeho města si tady najde to své. A cílovou skupinou jsou všichni obyvatelé tohoto města, ale samozřejmě i z celého našeho regionu. A jak děti, lidé produktivního věku, tak senioři. Myslím si, že každý si tady najde něco, co ho může bavit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zájemců o areál plzeňského závodu 08 ve Staroměstské ulici bylo více. Nakonec uspěl projekt Nové Osmičky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (Naše Město F-M), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Projekt Nová osmička je takovým symbolickým vyvrcholením celého procesu revitalizace bývalých textilních továren. Je to třešnička, je to bonus. Je to taková nejlepší, já nechci říct tečka, ale vlastně začátek toho nového života u osmičky."</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar (Naše Město F-M), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "A teď je na investorech, aby dotáhli ty své představy a vize. U Osmičky je to speciálně velmi ambiciózní projekt, který má, řekl bych, šikovného promotéra, který je znám tím, že ty výsledky má, a jsou to výsledky, které přesahují i hranice České republiky. Takže to všechno skýtá obrovskou naději pro to, že se tady tento projekt prostě povede."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcel Sikora (KDU-ČSL/SPOLU), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
@@ -564,93 +669,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/frydeckomistecky-expres/frydeckomistecky-expres-02-02-2026-16-34" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>