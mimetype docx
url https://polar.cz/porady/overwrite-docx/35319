--- v0 (2026-02-07)
+++ v1 (2026-04-20)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.2.2026, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Balíkomat v Hnojníku někdo vyhodil do vzduchu úmyslně trhavinou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Moravskoslezská kriminálka pátrá po pachateli, který v Hnojníku vložil trhavinu do boxu na zásilky. Úmyslně odpálení potvrzují záběry z bezpečnostních kamer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -125,54 +240,53 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V klubu U Arnošta se vzpomínalo na zpěváka Davida Stypku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zpěvák David Stypka odešel z tohoto světa už před pěti lety. Jeho písničky ale žijí dodnes. Důkazem je vzpomínka v klubu u Arnošta ve Frýdku-Místku, kde hudební těleso Devět životů zahrálo většinu z jeho bohaté tvorby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Jméno David Stypka je ve Frýdku-Místku a teď už i v celé České republice fenomén. V jeho mateřském hudebním klubu U Arnošta každým rokem pořádají vzpomínkový koncert, na kterém se hrají jeho písničky.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Jméno David Stypka je ve Frýdku-Místku a teď už i v celé České republice fenomén. V jeho mateřském hudebním klubu U Arnošta každým rokem pořádají vzpomínkový koncert, na kterém se hrají jeho písničky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Přeček, hudebník:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Děláme to proto, že jsem zjistil, že ty písničky Davida Stypky žijí a budou žít ještě nějakou dobu. A hudebně je to velice kvalitní i textově a myslím si, že David po sobě zanechal nejlepší vzpomínku, takovou, jakou mohl."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Frýdecko-místecký klub praskal ve švech. K dispozici byla i venkovní projekce a nejzajímavější bylo, že téměř všichni návštěvníci znali a zpívali všechny jeho písničky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -184,85 +298,58 @@
         <w:t xml:space="preserve">Milan Hřivňák, hudebník:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Znali jsme se s Davidem, zažili jsme tady několik jamů s ním, tak máme rádi jeho písničky a tak to nějak slovo dalo slovo a účastníme se této akce každý rok. Ono je to tady vždycky super atmosféra. Já se vždycky strašně těším, hlavně na ty lidi, jak všichni mají nastudovanou a naposlouchanou tu tvorbu od Davida a všichni zpívají každou písničku, zpívají od začátku do konce, tak je to. Připadám si jako Freddie Mercury, jak na tom stadioně zpíval pro ty davy, tak to je úplně podobné. Super atmosféra jako vždycky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vzpomínka na Davida měla velký ohlas a určitě bude v příštích letech pokračovat, a to i v mnohem větších prostorech, než je klub U Arnošta."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (Naše Město F-M), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> "Já mám smíšené pocity. Dvojí, protože to byl, můžu říct, můj osobní přítel. Byli jsme podobně staří, měli jsme tři děti, potkávali jsme se pracovně i osobně a pro mě to byla jedna z prvních osobních ran, když jsem ztratil někoho blízkého. Ale z toho pohledu s odstupem času už dneska je strašně dobře, že David je tady s námi ve svých písních, protože tehdy, když jsme vydávali ty první věci, třeba Dobré ráno, deset let předtím, než pak prolomilo tu mediální bublinu, tak jsme tušili, že prostě David je obrovský talent. A samozřejmě, ať jeho písně žijí. A to, co mě trošku mrzí, je, že on měl být teď naživu a měl ty haly vyprodávat sám, měl stát na tom pódiu před těmi desetitisíci diváků, protože na to měl. A to, že se to děje až po jeho smrti, je trošku škoda. Ale zároveň jsem rád, že se to děje."</w:t>
-[...33 lines deleted...]
-        <w:t xml:space="preserve">---</w:t>
+        <w:t xml:space="preserve"> "Já mám smíšené pocity. Dvojí, protože to byl, můžu říct, můj osobní přítel. Byli jsme podobně staří, měli jsme tři děti, potkávali jsme se pracovně i osobně a pro mě to byla jedna z prvních osobních ran, když jsem ztratil někoho blízkého. Ale z toho pohledu s odstupem času už dneska je strašně dobře, že David je tady s námi ve svých písních, protože tehdy, když jsme vydávali ty první věci, třeba Dobré ráno, deset let předtím, než pak prolomilo tu mediální bublinu, tak jsme tušili, že prostě David je obrovský talent. A samozřejmě, ať jeho písně žijí. A to, co mě trošku mrzí, je, že on měl být teď naživu a měl ty haly vyprodávat sám, měl stát na tom pódiu před těmi desetitisíci diváků, protože na to měl. A to, že se to děje až po jeho smrti, je trošku škoda. Ale zároveň jsem rád, že se to děje." </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">--- STATISTIKY HASIČŮ ZA ROK 2025 Moravskoslezští hasiči zveřejnili statistiky za loňský rok. Na tísňové linky 112 a 150 loni volalo 287 tisíc lidí. Hasiči mají na kontě 23.569 událostí, ke kterým museli vyjet.  V kraji při nich zemřelo 10 lidí a minimálně v šesti případech mohla podle hasičů pomoci instalace detektorů požáru. Na desítky případů naopak detektory včas upozornily, ať už na vznik požáru nebo na nebezpečný oxid uhelnatý.  SÉRIE KRÁDEŽÍ V BOHUMÍNĚ OBJASNĚNA Policisté v Bohumíně objasnili jedenáct krádeží, které měl během jediného měsíce spáchat dvaatřicetiletý recidivista. Podle policie kradl zboží v osmi prodejnách, vzal také peněženku a dvakrát se pokusil o vloupání do automatu na CBD produkty. Celková škoda přesáhla sto tisíc korun. Muž se ke všemu přiznal. ---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nová publikace i historii města bylo pokřtěna v Bruntále</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Bruntále byla pokřtěna a představena veřejnosti nová historická publikace s názvem Městská práva ve středověku. Je výsledkem práce týmu lidí, historiků a archeologů, kteří zkoumají historii města a okolnosti a souvislosti jeho vzniku. Je již prokázáno, že Bruntál je nejstarším institucionálním přemyslovským městem u nás.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -324,78 +411,64 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana  Brhelová, archeoložka, autorka a přednášející:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Chceme  pokračovat dále, určitě bude navázaná další spolupráce,  stavíme na základech, které položily starší generace badatelů,  ať bych zmínila PhDr. Ľubicu Mezerovou, dr. Niessnera nebo dr.  Hornišera a určitě Svatopluka Břízu.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nová  publikace je k dostání v MIC v Bruntále.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">---</w:t>
-[...12 lines deleted...]
-    <w:p/>
+        <w:t xml:space="preserve">--- REKONSTRUKCE VODOVODU VE SLEZSKÉ OSTRAVĚ Slezská Ostrava se aktuálně v části Muglinov potýká s omezením, které souvisí s rekonstrukcí vodovodu, a to na ulici Okrajní. Stavba začala v září loňského roku.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Kotala, vedoucí oddělení vodohospodářských staveb, MMO</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: “Na ulici Vdovská a okrajiní aktuálně probíhá rekonstrukce dvoupáteřních vodovodních přivaděčů pro město Ostravu. Jedna se o vodovodní přivaděč od Ludgeřovic a vodovodní přivaděč od Krmelína. Aktuálně tam probíhá první etapa této rozsáhlé stavby, která spojuje věžové vodojemy na Hladnovské a zemní vodojemy na ulici Vdovská.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Kampanologa Tomáše Hejdu z Karviné zvony fascinují</w:t>
@@ -435,53 +508,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Specializace kampanologa je široká a zvony jsou mnohem větší vědou, než by se na první pohled mohlo zdát.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Hejda, diecézní kampanolog: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Co se týká rozpoznání tónu zvonů, stáří zvonů, jsou nápisy na zvonech, takže člověk musí trošičku znát pár jazyků."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Důležité je i posuzování stáří zvonu a Tomáš Hejda se tak setkal už například i se zvony středověkými. Setkal se ale s mnohými zajímavými zvony, a to jen na svém zmapovaném území.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Důležité je i posuzování stáří zvonu a Tomáš Hejda se tak setkal už například i se zvony středověkými. Setkal se ale s mnohými zajímavými zvony, a to jen na svém zmapovaném území. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Hejda, diecézní kampanolog: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Máme tady zvon z roku 1617, který byl ulit po druhém požáru města Fryštátu. Je na něm latinský nápis Post Igne po požáru Fryštátu, má tam i svoje takové ty zkratky, které vlastně, a myslím, že to je i nejcennější zvon tady jakoby ve věži."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">O spoustu historických zvonů byly kostely v Karviné připraveny během obou světových válek. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -714,93 +786,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-02-02-2026-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>