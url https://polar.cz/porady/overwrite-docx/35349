--- v0 (2026-02-07)
+++ v1 (2026-05-16)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.2.2026, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Růžová kola v celoročním provozu obstála</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Sdílená kola se ve městě osvědčila. Služba si našla téměř dva tisíce pravidelných uživatelů. Poslední rok fungují výpůjčky růžových bicyklů  bez přestávky, tedy včetně zimních měsíců.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -197,53 +312,52 @@
         <w:t xml:space="preserve">Michal Kruliš, návštěvník akce: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Takže jsem si vyzkoušel vařit. Bylo to dobré. A chtěl by ses tady tady učit? Jo.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tvořivé dílny byly edukačním projektem, který navazoval na prosincový den otevřených dveří školy a měl zájemcům konkrétně představit obory, které se tu vyučují. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Andrea Havlíková, ředitelka OU a PrŠ Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Napadlo nás ukázat tu školu i v tom reálu, jak to vypadá při učení, jak to vypadá při praxi a hlavně, aby i ti naši žáci mohli těm budoucím žákům říct, jak to tady funguje, jak to tady vypadá a ukázat jim, co umí a co se můžou naučit.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Napadlo nás ukázat tu školu i v tom reálu, jak to vypadá při učení, jak to vypadá při praxi a hlavně, aby i ti naši žáci mohli těm budoucím žákům říct, jak to tady funguje, jak to tady vypadá a ukázat jim, co umí a co se můžou naučit.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Andrea Havlíková, ředitelka OU a PrŠ Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“V praktické škole můžou vyzkoušet cvičnou kuchyni, kde si můžou připravit nějaký drobný pokrm, a v šicí dílně si můžou zkusit něco ušít nebo vyšít nebo nakreslit. A také odborné učiliště otevře své dílny, a to strojírenské dílny, zahradnické dílny a cvičné kuchyně kuchařských prací.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">návštěvníci akce: </w:t>
       </w:r>
     </w:p>
@@ -259,55 +373,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Abychom to viděli naživo, aby tady byl s nějakými dětmi, abychom viděli to prostředí, velikost, jaké jsou tu možnosti, kde budou mít praxi a co budou dělat.”    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Andrea Havlíková, ředitelka OU a PrŠ Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Přicházejí děti nejenom ze speciálních základních škol, ale také z klasických základních škol, děti, které byly integrované v rámci inkluze a mají zájem studovat na naší škole. Je to velice individuální, protože ty děti, které mají nějaký větší problém nebo mají strach, nejsou ještě natolik vyspělé, aby studovaly učební obor, tak mohou nastoupit praktickou školu, kde si vlastně vyzkouší, jestli jim to tady bude vyhovovat. V případě, že jsou tady spokojené, tak nastupují potom na učební obory a v případě, že ten učební obor zrovna nezvolili šťastně, tak můžou zvolit jiný učební obor. Máme malotřídní způsob výuky, máme silně individuální výuku, ve třídě maximálně 21 žáků, ale ve skupině na odborném výcviku pouze sedm.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Toto odborné učiliště a praktická škola je svým zaměřením jediná v oblasti Novojičínska. Díky fungujícímu internátu tu mohou přijímat také žáky z Olomouckého a Zlínského kraje, dojíždí sem děti i z Frýdku-Místku nebo Třince. </w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Sbor za dvacet let existence nabídl mimořádné zážitky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -530,93 +639,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-06-02-2026-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>