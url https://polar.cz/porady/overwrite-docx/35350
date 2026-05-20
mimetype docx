--- v0 (2026-02-07)
+++ v1 (2026-05-20)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.2.2026, 18:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Studénky</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Mokrá mapa na stropě zámku vyvolala rychlou reakci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Město zahájilo opravu části střechy nového zámku. Do objektu zatéká, a to právě nad prostory, které nyní procházejí renovací.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -131,57 +246,50 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">MěÚ Studénka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Bude se to dělat postupně, takže to, co si ten den odkryjí, tak se vlastně musí buď plachtou zakrýt, anebo už se to vlastně dá do folie.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Švagera (STUDEŇÁCI PRO STUDÉNKU), místostarosta Studénky: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Celá oprava by měla skončit do 31.5. letošního roku a město vynaloží na samotnou opravu 4 miliony 447 tisíc korun.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...5 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ve škole na Sjednocení oslavili pololetí karnevalem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pololetní vysvědčení žáci v základní škole na ulici Sjednocení oslavili karnevalem. Akce propojila děti z klasických a speciálních tříd, které jsou součástí školy pod názvem “Slunečnice”.</w:t>
@@ -279,56 +387,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Děti s postižením máme na jednom schodišti, takže když potřebují klid k učení, nebo prostě mají své dny a potřebuji opravdu klid, tak jsou izolovaní. Ale jakmile se pořádají některé akce, tak se je snažíme vtáhnout, ať jsou součástí celé té školy. Takže opravdu, pokud jsou to celoškolní akce, tak oni se účastní. Dělají si vzájemně aktivity, kdy se navštěvují vzájemně. Třeba jedna družinka dělá pro druhou besídky nebo dělají potom i jiné akce, nejen družinkové, ale i třídní akce a vzájemně se zvou.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Základní škola Sjednocení vzdělává děti už 62 let. Otevřít se nejen pro rodiče svých žáků, ale i pro širší veřejnost se snaží pořádáním mnoha akcí v průběhu celého školního roku. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Mantheeová, ředitelka ZŠ Sjednocení: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Začali jsme Dnem otevřených dveří, kde stabilně bývá nejvíce navštěvovaná cukrárna. Potom jsme pořádali spoustu akcí pro předškoláky a jejich rodiče. V dubnu budeme mít tradiční čarodějnice, které pořádá Spolek rodičů a takových akcí s rodiči, potom i těch drobnějších, je daleko víc.”</w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Koncert chrámového sboru potěšil klienty Charity</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -512,93 +614,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres_studenky/expres-studenky-06-02-2026-18-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>