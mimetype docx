--- v0 (2026-02-07)
+++ v1 (2026-04-10)
@@ -1,51 +1,596 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.2.2026, 16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Opavský expres</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Přírodovědná soutěž ovládla Mendelovo gymnázium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mendelovo gymnázium v Opavě se stalo dějištěm krajského kola přírodovědné soutěže určené žákům devátých tříd základních škol a odpovídajících ročníků víceletých gymnázií. Soutěž  má v Opavsku už sedmnáctiletou tradici a pátým rokem probíhá v celokrajském měřítku.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Žáci soutěžili ve tříčlenných týmech na čtyřech stanovištích – v chemii, fyzice, biologii a zeměpisu. Úkoly byly koncipovány tak, aby kromě teoretických znalostí prověřily také praktické dovednosti a schopnost spolupráce. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hana Bartošíková, hlavní organizátorka soutěže: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">“Všude se snažíme, ať ty úlohy jsou zaměřené i prakticky, ať si vyzkouší tu práci v laboratořích. Snažíme se vlastně nadchnout pro tu vědeckou činnost. Máme bodový systém, v každém předmětu můžou získat maximálně 25 bodů a potom ještě můžou získat 10 bodů za vytvoření videa, což je nepovinný úkol. Navíc ta videa jsou potom vyhodnoceny ještě zvlášť, takže ti, kteří natočí to nejlepší video, tak dostanou také ocenění.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zdeňka Hanzlíková, učitelka chemie, Mendelovo gymnázium: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">“Takže v chemické laboratoři na tomto stanovišti se studenti věnují redoxním reakcím a důkazům pH pomoci syntetických a cidovastických indikátorů. Takže pozorují změny barviček, barvičky se mění podle změny pH v roztoku, no a pak se dívají na oxidaci a redukci a když jim běhají v roztoku elektrony, tak se také mění barvička.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Letošní ročník se nesl v duchu tématu Poklad na konci duhy, které se promítlo jak do soutěžních úloh, tak do kreativních videí. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">anketa: účastníci soutěže: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">“Doufáme, že to celé vyhrajeme, aby to nebyl nějaký propadák a doufám, že uděláme dobré jméno škole, jestli to vyhrajeme. Bylo to hodně těžké, náročný byl zeměpis.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">“Těžká byla fyzika, ale jinak všechno v pohodě asi.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">“Nejlíp nám asi jde zatím chemie, laborky celkově nám jdou asi nejlépe, ale  možná ta biologie. Biologie, tam jsme měli největší problém. Ale jinak nám to jde dobře.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">“Daří se nám, doufám, snad dobře. Sice asi úspěšnost nebude stoprocentní, ale tak doufáme, že bychom se nějak mohli umístit. Nejvíc nás asi baví ta chemie, protože tam si hrát s chemikáliemi je docela zábava.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Podle organizátorů zájem o soutěž každoročně roste, a kapacity laboratoří proto už nyní nestačí všem zájemcům.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jan Veřmiřovský (ANO), náměstek hejtmana MSK: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">“Přírodovědné soutěže obecně jsou podporované Moravskoslezským krajem a nejenom přírodovědné, protože je to určitý rozvoj talentu mladé generace, což je hrozně důležité a toto gymnázium poskytuje právě krajské kolo této soutěže, kterou bych zhodnotil, že je na úrovni, dá se říct, olympiády.” </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Krajské kolo se na škole koná už čtvrtým rokem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Monika Klapková, ředitelka Mendelova gymnázia: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">“Když jsme to dělali poprvé, bylo to na počest Mendela, 200 let uplynulo a mysleli jsme si, že to bude jednorázová záležitost, ale protože se to tak povedlo a v podstatě zapojené školy chtěly, abychom pokračovali a protože Moravskoslezský kraj tu podporu poskytl, tak my už čtvrtým rokem můžeme připravit takhle skvělou soutěž.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Krajské kolo tak znovu potvrdilo, že o přírodní vědy mají mladí lidé zájem a že praktická výuka a soutěžní forma je dokáže motivovat k dalšímu studiu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">---</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jarní prázdniny plné tvoření v SVČ Opava</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Středisko volného času v Opavě ani letos nenechalo pracující rodiče na holičkách. Během jarních prázdnin uspořádalo pro děti spoustu aktivit různého zaměření. Každý si tak našel to své.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Děti z Opavy a okolí mohly během jarních prázdnin strávit volné dny aktivně a tvořivě. Středisko volného času Opava pro ně připravilo několik příměstských táborů s pestrým programem – od folkloru a tance až po výtvarnou tvorbu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gabriela Stanzelová, pedagog volného času, SVČ Opava: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">“Zrovna dneska máme příměstský tábor výtvarný na téma Ledová říše. Děti tady vyrábí různé výrobky ohledně tématu ledová říše a tak. Jde jim to moc hezky. Máme tady skoro samé holčičky, jednoho chlapce, i tomu to jde. A děti jsou šikovné, nemají problém. S tavnou pistoli bojujeme, ale to pomáháme jim u toho.” </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Děti si vyzkoušely práci s různými materiály a výtvarnými technikami. Vyráběly například třpytivé stromečky, čelenky, vločky, sněžítka s vlastní fotografií nebo ledního medvěda z vaty. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Na výtvarný tábor Ledová říše si děti nemuseli nic nosit. Všechno měly k dispozici na místě.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">anketa: účastníci výtvarného ateliéru: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">“Je to tu skvělé, vyrábíme tu plno různých věcí, jako jsou stromečky nebo čelenky, je to tu na téma Ledová říše, moc se mi to tu líbí a asi výrobek, který mě bavil nejvíce, byly ty čelenky.” </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">“Mě jako to inspirovalo všechno, je to hezký, všechny ty výrobky a mě inspirovala nejvíc ta čelenka.” </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">“Mě tu nejvíc bavilo to, že tu vlastně vyrábíme různé výrobky, potom si to můžeme dokonce vzít i domů a nejvíc mě tu, mám se tu dobře, je to tady super a nejvíc mě bavilo za výrobek čelenky.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">“Mě nejvíc inspirovalo vyrábění, kreslení a tak a nejvíc se mi líbilo, když jsme dělali stromečky a našla jsem si tady jednoho kamaráda.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">“Mě to bavilo hodně a nejvíc se mi líbilo, jak jsem dělala ten stromeček.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Jedním z témat, kterému se děti během prázdnin věnovaly, byla také příprava tradičního masopustu. Ten se uskuteční 17. února a nabídne průvod masek, tanec i ukázky lidových zvyků. Děti se zapojily nejen do nácviku tanců, ale také do výroby masek, které budou součástí průvodu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Soňa Wenzelová, ředitelka SVČ Opava: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">“Určitě tam nebude chybět medvěd, bude tam kozel, protože tady u nás na Opavsku nebývá ve všech vesnicích masopust, ale bývá to i kozelek, takže kozel, různé zvířecí masky, slaměný, tradiční masopustní. Zrovna masky vyrábíme, ale máme i tradiční masky, které používáme každoročně. Samozřejmě to je ten medvěd právě, slaměný, kozel, kobyla.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">anketa: tanečníci dětského folklorního souboru Úsměv: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">“Miluji folklor, miluji ten tanec vlastně. A baví mě to hodně. Vzhledem k tomu, že mám zelený kroj, tak jsem chtěla být vlastně žába.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">“Tancovat jsem tady začal, tak čtyři roky zpátky už to bude. Do průvodu, bohužel nevím, za co ještě půjdu a mám v plánu jít za mnicha.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Středisko volného času Opava tak i letos nabídlo dětem smysluplné a zábavné vyžití během jarních prázdnin a zároveň je zapojilo do tradičních i kreativních aktivit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">---</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Klienti Radosti opavské Charity si zahráli ve filmu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Klienti sociálně terapeutické dílny Radost opavské charity si zahráli ve filmu. Stali se tak hlavními hvězdami snímku Dream team, který se natáčel také na Opavsku.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Klienti sociálně terapeutické dílny Radost Charity Opava se společně vypravili do kina, aby zhlédli film Dream team. Právě v tomto snímku si totiž pět z nich zahrálo a na filmovém plátně se tak mohli vidět v rolích basketbalistů.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Film Dream team, ve kterém se objevují například Jakub Prachař, Sára Sandeva, Petra Polnišová nebo Martin Hofmann, vychází ze skutečných událostí a sleduje příběh sportovců s mentálním handicapem, kteří se účastní paralympiády v Rio de Janeiru.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lucie Švejdíková, vedoucí sociálně terapeutické dílny Radost: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">“Basket je nám hodně blízký, už prostě historicky, že s baskeťáky máme pěkné vztahy v Opavě a tím, že se i film v Opavě hodně natáčel, takže jsme se na to hodně těšili. Klienti vlastně hráli zápas jednoho týmu a jeden z našich klientů a já a moje kolegyně Katka jsme hráli v komparzu jako diváky na zápase.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Natáčení probíhalo celý den v hale v Malých Hošticích a pro klienty bylo nejen fyzicky náročné, ale zároveň velmi motivující. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lucie Švejdíková, vedoucí sociálně terapeutické dílny Radost: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">“Vlastně musíte třeba některé scény opakovat i desetkrát, patnáctkrát. My jsme je i připravovali, vlastně ten štáb na to, že třeba to oni vydrží maximálně dvě hodinky, že to asi nebude ani na celý den, ale kluci byli úplně úžasní, prostě oni si to úplně užívali, takže tam byli fakt od rána až do pěti odpoledne. Potkali jsme se tam vlastně s Kubou Prachařem, s panem Krobotem, s Petrou Polnišovou, jako bylo i fajn, že jsme se s nimi vyfotili.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Klienty nejvíce bavilo, že si mohli zahrát basketbal, vidět se na plátně a zažít atmosféru skutečného natáčení. Pro všechny to byla první filmová zkušenost v životě.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">anketa: klienti Radosti Charity Opava:. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">“Já jsem ve filmu hrál basketbalistu. A moc se mi to líbilo. Byl zážitek se bavit s herci. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">"Paráda.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">“Fajné, to byla sranda. Já jsem hrál basketball.” </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Návštěva kina se tak pro klienty Radosti stala nejen kulturním zážitkem, ale také symbolickým zakončením jedinečné zkušenosti, která jim dodala sebevědomí a radost z úspěchu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">---</w:t>
+      </w:r>
+    </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -112,93 +657,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/opavsky-expres/opavsky-expres-07-02-2026-16-33" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>