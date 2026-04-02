--- v0 (2026-02-11)
+++ v1 (2026-04-02)
@@ -1,51 +1,151 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="5" w:type="dxa"/>
+        <w:gridCol w:w="5" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="120" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání: 9.2.2026, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Pojďte s Prokopem zachránit Laudonovu čest</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Návštěvnické centrum doplnilo expozici o další atraktivní novinku - obří deskovou hru. Ta svým příběhem propojuje prezentaci klobouků a generála Laudona.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -563,51 +663,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-09-02-2026-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>