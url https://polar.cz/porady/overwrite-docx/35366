--- v1 (2026-04-02)
+++ v2 (2026-07-01)
@@ -5,110 +5,125 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:tbl>
       <w:tblGrid>
-        <w:gridCol w:w="5" w:type="dxa"/>
-        <w:gridCol w:w="5" w:type="dxa"/>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
-          <w:right w:w="120" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblBorders>
           <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5" w:type="dxa"/>
+            <w:tcW w:w="6500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                   <w10:wrap type="inline"/>
                   <v:imagedata r:id="rId7" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5" w:type="dxa"/>
+            <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Datum vydání: 9.2.2026, 16:20</w:t>
+              <w:t xml:space="preserve">9.2.2026, 16:20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0563C1"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
@@ -297,53 +312,52 @@
         <w:t xml:space="preserve">Daniel Fojtík, lektor SVČ Fokus Nový Jičín:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Je to celou republiková akce, kdy se vlastně ostatní střediska spojily dohromady, kdy dětem ukážeme, co vlastně vůbec středisko jako nabízí. Jaké třeba máme aktivity, jaké máme zázemí, co všechno se tady dá dělat nebo vymyslet.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Během 24 hodin si děti mohly užít program plný her, pohybových i kulinářských aktivit, filmového promítání, NERF arény a závěrečné překvapení. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Daniel Fojtík, lektor SVČ Fokus Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Včera děti přišly, tak jsme si zahráli nějaké seznamovačky, trošku jsme si zablbli a vlastně jsme jim řekli, že na oběd bude zítra koprovka, co už se jim úplně nelíbilo. Tak jsme včera otevřeli vlastní restaurace a vařili jsme pizzu. Děcka chodily tady po domečku, sbíraly suroviny jako šunku, cibuli, ananas, těsto a takhle si prostě skládaly svoji vlastní pizzu. A řekli jsme, že když nastřádají aspoň 15 pizz za nějaký časový limit, takže zítra bude na oběd pizza. Takže si dneska pěkně pochutnají.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Včera děti přišly, tak jsme si zahráli nějaké seznamovačky, trošku jsme si zablbli a vlastně jsme jim řekli, že na oběd bude zítra koprovka, co už se jim úplně nelíbilo. Tak jsme včera otevřeli vlastní restaurace a vařili jsme pizzu. Děcka chodily tady po domečku, sbíraly suroviny jako šunku, cibuli, ananas, těsto a takhle si prostě skládaly svoji vlastní pizzu. A řekli jsme, že když nastřádají aspoň 15 pizz za nějaký časový limit, takže zítra bude na oběd pizza. Takže si dneska pěkně pochutnají.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Daniel Fojtík, lektor SVČ Fokus Nový Jičín:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Včera večer jsme ten den ukončili tím, že jsme se koukali na film. Dneska jsme z toho filmu dělali kvíz. A celkově se to drželo v takovém duchu toho vaření a kuchtění, abychom dneska právě si mohli pochutnat na té pizze. Ale dneska nás čekají ještě nějaké sportovní aktivity.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">účastníci akce:</w:t>
       </w:r>
     </w:p>
@@ -621,65 +635,65 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>