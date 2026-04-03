--- v0 (2026-02-12)
+++ v1 (2026-04-03)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.2.2026, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V centru Opavy po letech začíná demolice Slezanky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Po letech čekání a sporů začne v samém srdci Opavy demolice části objektu Slezanky. Na místě chátrající budovy na Horním náměstí má v budoucnu vzniknout nový multifunkční komplex, jehož dominantou bude společenský sál s kapacitou až tisíc lidí a také byty a hotel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -341,53 +456,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Ptali se mě, jestli nosím reflexní prvky. A nemám je. Teď jsem jeden dostal, dám si ho na ruku nebo na nohu.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Tato prevence mi přijde jako velice pozitivní, policisté jsou milí. Měl bych nosit reflexní prvky, ale nenosím. Teď jsem je nafasoval.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Filip Gregor, vedoucí Dopravního inspektorátu Nový Jičín, PČR: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Dále bychom chtěli upozornit chodce, aby udržovali oční kontakt s řidiči. Chodci na přechodu pro chodce nemají absolutní přednost, to znamená, měli by si tam tito účastníci silničního provozu vycházet vstříc.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Dále bychom chtěli upozornit chodce, aby udržovali oční kontakt s řidiči. Chodci na přechodu pro chodce nemají absolutní přednost, to znamená, měli by si tam tito účastníci silničního provozu vycházet vstříc.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Filip Gregor, vedoucí Dopravního inspektorátu Nový Jičín, PČR:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “V tomto roce jsme jako každý rok šetřili za snížené viditelnosti střety s chodci. Můžeme říct, že prevence se ale daří, protože bylo to s menší četnosti než ve předcházejících letech.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Podle informací krajského koordinátora BESIP došlo v roce 2025 k 70 smrtelným dopravním nehodám s chodci, polovina z nich se stala u přechodů pro chodce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -436,51 +550,57 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Školka Erbenova je jedna ze čtyř, kterou v obvodu máme, v minulém roce jsme opravili školku Prokopa Velikého taky od základů. Objekt prochází postupnou rekonstrukcí od sklepních prostor až po střechu. Součástí prací jsou nové podlahy, omítky, rozvody elektřiny i kanalizace, zateplení stropů a oprava fasády včetně nového nátěru. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Součástí rekonstrukce bude i praktická novinka, která ulehčí práci personálu a zpříjemní provoz ve školce. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Čermák (Ostravak), starosta MOb Ostrava-Vítkovice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Novinkou, která ve školce dosud chyběla, bude výtah, jenž výrazně usnadní provoz a práci personálu. Bude probíhat i rekonstrukce zahrádky, až se zlepší klimatické podmínky a doufám, že se bude dětem líbit a bude plnit účel."</w:t>
       </w:r>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Červený, stavbyvedoucí:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Stavba podle zhotovitele pokračuje podle stanoveného harmonogramu. Menší komplikace přináší především počasí, které ovlivňuje venkovní práce, přesto by měl být projekt dokončen v plánovaném termínu, tedy do konce března letošního roku." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">     Radnice ale investuje i do dalších školských objektů. V minulém roce vynaložila přibližně dvacet milionů korun na opravu střechy střední školy AHOL. Do budoucna se pak Vítkovice chystají také na rozsáhlou rekonstrukci základní školy Šalounova, včetně přístavby nového křídla. Projekt je aktuálně ve fázi přípravy a vedení obvodu počítá i s využitím vhodných dotačních titulů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -703,93 +823,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-11-02-2026-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>