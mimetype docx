--- v0 (2026-02-14)
+++ v1 (2026-05-24)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.2.2026, 18:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Studénky</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Budova pro dvě dětské skupiny je hotova</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Budova pro takzvanou dětskou skupinu na ulici Poštovní je hotova. Zbývá ji dovybavit nábytkem a hračkami. Zápis dětí proběhne na konci března.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -201,105 +316,97 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavla Honová, ředitelka Mateřské školy Studénka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Rodiče se už netrpělivě ptají. Chtěla bych je pozvat na 17. února do Mateřské školy Poštovní, kde bude probíhat od 15 hodin informační schůzka, kde se dozví všechny podrobnosti, které budou chtít vědět.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pravděpodobně v polovině dubna pak připravuje město ve spolupráci s mateřskou školou v dětské skupině den otevřených dveří. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...5 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Hokejový nábor ve Studénce oslovil i děvčata</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hokejový klub ve Studénce se pravidelně připojuje k celorepublikovému náboru Týden hokeje a nevynechal ani další lednový termín.  Akce je určena chlapcům i dívkám, kteří si mohou hokej zdarma vyzkoušet.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vyhledat novou generaci hokejistů, najít nové nejmenší posily a obecně přivést děti k pohybu - to je cílem celorepublikové kampaně Pojď hrát hokej. Tradičně se k ní připojil i studénecký klub. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radislav Bražina, trenér mládeže HC Studénka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“My se je  budeme snažit přesvědčit tím, že budeme ten trénink vytvářet hravou formou, tak aby v tom tréninku bylo co nejvíce her, aby vlastně ty děti vůbec nepoznaly, že se to učí formou nějakého drilu, to znamená budou ta drilová cvičení schovaná do hry, a tou formou her se oni naučí to, co potřebují, aniž by věděli, že se to učí."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“My se je  budeme snažit přesvědčit tím, že budeme ten trénink vytvářet hravou formou, tak aby v tom tréninku bylo co nejvíce her, aby vlastně ty děti vůbec nepoznaly, že se to učí formou nějakého drilu, to znamená budou ta drilová cvičení schovaná do hry, a tou formou her se oni naučí to, co potřebují, aniž by věděli, že se to učí." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radislav Bražina, trenér mládeže HC Studénka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Ten hokej je krásný v tom směru, že to z mého pohledu je jednak technicky náročný sport. To znamená, ten hokej je náročný na to naučit se techniku a současně je těžký i v tom, že musí být člověk i nějakém způsobem fyzicky vybavený, protože potřebuje mít i nějaké základy atletického pohybu, to znamená nějaké rychlosti, dynamiky, techniky, koordinace. Takže myslím, že to je komplexní sport, který je krásný v tom, že pokud se ho člověk naučí dostatečně v dobré úrovni, tak ho velmi baví a umožňuje zažít velké emoce a tu krásu toho pohybu, protože jednak je to kombinace pohybu, nějaké techniky, střelby, obrany, blokování střel. Protože je to takový komplex všeho. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">účastníci náborové akce: </w:t>
       </w:r>
     </w:p>
@@ -454,93 +561,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres_studenky/expres-studenky-13-02-2026-18-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>