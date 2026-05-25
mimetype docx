--- v0 (2026-03-07)
+++ v1 (2026-05-25)
@@ -1,137 +1,243 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17.2.2026, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Porodní asistentky z Karviné-Ráje vyráží za maminkami</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nemocnice Karviná-Ráj vysílá porodní asistentky přímo domů k maminkám. Tato novinka pomáhá ženám zvládnout náročné šestinedělí. Péče se zaměřuje hlavně na fyzické a psychické zdraví matky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V kolotoči péče o novorozence se často zapomíná na samotnou ženu, která prochází náročným obdobím.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Kratochvílová, porodní asistentka Karviná-Ráj</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Najednou vlastně přijde domů a to prostředí se změní, změní se okolnosti a ty pak mohou ovlivnit to, jak se žena cítí. A často se maminky mohou cítit třeba nejisté a potřebují povzbudit a podpořit. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Domácí návštěva je proto zaměřená primárně na novopečenou maminku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Kratochvílová, porodní asistentka Karviná-Ráj: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"My vlastně se můžeme probrat spolu, její celkový stav, nejenom zdravotní, ale i psychický stav. Jak vlastně celou tu péči o dítě a o sebe zvládá. Vlastně změříme teplotu, změříme tělesný tlak, puls. Dále zhodnotíme poporodní jizvu, ať už je to jizva po nástřihu nebo po císařském řezu. Můžeme vlastně během té návštěvy probrat také životosprávu, to znamená jídelníček, který sedí, ať je to s ohledem vůči tomu děťátku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Role porodní asistentky má však své jasné odborné hranice. Funguje jako kvalifikovaný průvodce, ale nestanovuje diagnózy ani nenahrazuje lékaře.</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Kratochvílová, porodní asistentka Karviná-Ráj</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V případě, že už vlastně to přesahuje nějakou naši kompetenci - to znamená, že když já zjistím, že ta žena má nějaký zdravotní problém, tak bych ji měla vlastně odeslat k lékaři, aby svůj zdravotní stav posoudila s lékařem. V případě, že se mi nezdá nějak ta její psychická stránka, tak bych jí mohla doporučit nějakou návštěvu nebo kontakt, vlastně předat kontakt na nějakou iniciativu, která se zabývá duševním zdravím."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -551,93 +657,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/karvinsky-expres/karvinsky-expres-17-02-2026-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>