--- v0 (2026-02-18)
+++ v1 (2026-04-17)
@@ -1,51 +1,719 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17.2.2026, 17:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Host dne</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV POLAR: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Strom života je mobilní hospicová organizace, která poskytuje odbornou zdravotní a psychosociální péči nevyléčitelně nemocným lidem přímo v jejich domovech. Cílem je důstojný a co nejkvalitnější život až do jeho konce. Ve studiu vítám Martina Šimáka, ředitele a zakladatele organizace. Dobrý den, vítejte u nás.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Martin Šimák, ředitel a zakladatel, Strom života: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dobrý den.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV POLAR: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pane řediteli, Strom života je mobilní hospic, to už tady padlo. Co si pod tím má běžný divák představit?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Martin Šimák, ředitel a zakladatel, Strom života: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Mobilní hospic je vlastně zdravotně-sociální služba, která umožňuje nevyléčitelně nemocným, umírajícím lidem v závěru života strávit zbývající čas v domácím prostředí.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV POLAR: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kdo jsou vaši klienti? Od kterého věku, jestli se to takto dá specifikovat? A kdo za nimi zajíždí, to znamená, kdo o ně pečuje?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Martin Šimák, ředitel a zakladatel, Strom života: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Naši klienti jsou věkově neomezení, takže se staráme jak o děti, tak o dospělé a seniory. Není to nijak omezené a rozhodujícím faktorem je to, že člověk má nevyléčitelné onemocnění, které s největší pravděpodobností povede k jeho smrti. Za našimi pacienty jezdí lékaři, zdravotní sestry a sociální pracovníci a podporujeme samozřejmě nejen pacienta. Staráme se nejen o něj, ale i o pečující, tedy o jeho rodinu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV POLAR: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Můžeme si namodelovat případ, kdy vám někdo zatelefonuje: „Mám doma nemocného člověka.“ Jak to tedy celé probíhá, aby si naši diváci dokázali představit, co potom následuje?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Martin Šimák, ředitel a zakladatel, Strom života: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Typicky nám zavolá rodina, že mají doma pacienta, který je například onkologicky nemocný a jeho onemocnění už bohužel není možné vyléčit. Jejich blízký začíná mít zdravotní obtíže, objevují se symptomy bolesti a další věci spojené s umíráním a závěrem života, a my jedeme za tím člověkem domů. Zjišťujeme, jak na tom je, a začínáme s naší péčí. To znamená, že provedeme příjem, náš lékař nastaví léčbu a plán péče a pak na denní bázi za pacientem dojíždíme. A co je důležité, jsme schopni za ním přijet kdykoliv ve dne i v noci. Naši pacienti jsou vybaveni pohotovostním číslem, takže pokud se děje něco ve tři ráno, sedneme do auta a jedeme situaci řešit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV POLAR: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tak to je obrovská pomoc pro rodiny, které pečují o tak nemocného člověka. Když vám zavolají, za jak dlouho jste schopni péči nastartovat? Je to do několika hodin, nebo do několika dnů?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Martin Šimák, ředitel a zakladatel, Strom života: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">V některých případech jsme schopni péči zahájit ještě ten den, kdy se nám rodina ozve. Někdy je to druhý den, někdy třetí den a někdy se bohužel stává, že se pacient péče nedočká, protože množství požadavků nebo žádostí o přijetí do péče je tak obrovské, že naše kapacity v žádném případě nedostačují.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV POLAR: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Obrovské? Co si pod tím můžeme představit? Jaké číslo si pod tím můžeme představit?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Martin Šimák, ředitel a zakladatel, Strom života: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">My se ročně postaráme zhruba o 850 umírajících lidí. A těch žádostí máme zhruba dvojnásobek.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV POLAR: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zajíždíte po celém kraji?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Martin Šimák, ředitel a zakladatel, Strom života: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Mobilní hospic Strom života poskytuje služby v Moravskoslezském, Olomouckém a Zlínském kraji.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV POLAR: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Proč si myslíte, že je tak důležité, aby i tito nemocní lidé byli do konce svého života doma? Tedy aby umírání proběhlo v jejich domácím prostředí?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Martin Šimák, ředitel a zakladatel, Strom života: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Z průzkumů vyplývá, že dlouhodobě by si zhruba 80 % Čechů, pokud by si mohli vybrat, kde stráví závěr svého života, zvolilo domácí prostředí. Myslím si, že je to proto, že se tam zkrátka cítí nejlépe. Mají tam svou rodinu a je to místo, které znají.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV POLAR: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Je to o tom, že třeba lékař nebo pečovatelé, nevím, jestli to říkám správně, nebo zdravotní sestry přijedou za tím nemocným člověkem, ošetří ho, udělají to nejnutnější a odejdou? Nebo si u vás někdo může „objednat“ péči, abyste třeba setrvali půl dne u toho člověka a věnovali se mu?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Martin Šimák, ředitel a zakladatel, Strom života: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Je to vlastně kombinace obojího, co tady zaznělo. Zdravotní tým jezdí nezávisle na zbývajícím týmu a stará se o to, aby byl pacient v co největším komfortu a aby kvalita jeho života byla co nejvyšší. Typicky se péče hodně točí okolo potlačení symptomů spojených s nemocí. Zároveň ale naše terénní odlehčovací služba může s tím člověkem být třeba celý den a dočasně nahradit pečujícího nebo mu s péčí pomoci. A kolegové z poradny se starají o to, aby pečující byli v pohodě, aby situaci zvládali, a následně po úmrtí pacienta jim pomáháme zvládnout celou tuto situaci.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV POLAR: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Máte také ve svém týmu psychology?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Martin Šimák, ředitel a zakladatel, Strom života: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ano, máme psychology, psychoterapeuty, sociální pracovníky, pastorační pracovníky, poradce pro pozůstalé, krizovou intervenci a samozřejmě lékaře, zdravotní sestry a pracovníky v sociálních službách. Ten tým je opravdu široký a pestrý, abychom dokázali těm rodinám reálně pomoci.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV POLAR: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Rozumím tomu dobře i tak, že ta vaše služba je zdarma.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Martin Šimák, ředitel a zakladatel, Strom života: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ano, naši pacienti za tu péči nic neplatí a zdravotní pojišťovny hradí mobilní hospicovou péči. Bohužel realita je taková, že úhrada ze zdravotních pojišťoven nepokryje skutečné náklady spojené s péčí.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV POLAR: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A musí mít rodina nějak speciálně připravený prostor, když za pacienty přijíždíte, nebo je to individuální?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Martin Šimák, ředitel a zakladatel, Strom života: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Asi nemusí mít nic speciálně připraveného. Samozřejmě je dobré, pokud je pacient už trvale upoután na lůžko, aby byla domácnost například bezbariérová, ale není to podmínkou a dokážeme péči poskytovat víceméně v jakékoliv domácnosti. Dokážeme zvládnout hygienu na lůžku, máme speciální nafukovací vany, takže jsme schopni vše zvládnout i u pacienta, kterého už nedokážeme přemístit do vany nebo do sprchy. Výhodou samozřejmě je, když je domácnost připravená.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV POLAR: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pane řediteli, vy jste v úvodu řekl, když jsem se vás zeptala, pro jakou věkovou kategorii jsou vaše služby připravené, že i pro děti. Zůstaňme na chvilku u tohoto tématu, protože to je možná ještě daleko bolestivější pro rodinu, když má doma umírající dítě. Jak se s tím dokážete vyrovnat a jak pomáháte rodině i po psychické stránce zvládat toto těžké období?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Martin Šimák, ředitel a zakladatel, Strom života: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Péče o děti je výrazně rozdílná od péče o dospělé umírající pacienty. U dětí je typicky mnohem delší, s rodinou začínáme komunikovat a pracovat mnohem dříve, než se přiblíží samotné úmrtí dítěte, a ze začátku je péče spíše psychosociální, tedy výrazně zaměřená na podporu rodičů i samotného dítěte. Až v závěru života dětského pacienta roste množství a intenzita zdravotní péče. Je to samozřejmě extrémně náročné jak pro rodinu, tak pro náš tým, je to opravdu jiné než u dospělých. Dovedeme si představit, že pokud umírá senior ve velmi vysokém věku, například stoletý muž, je to pro rodinu většinou přijatelnější, než když umírá malé dítě.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV POLAR: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A mě napadá i otázka, když se tady bavíme o tom, že i vaši lidé jsou neustále pod tlakem takových smutných a psychicky náročných událostí. Jak s nimi pracujete? Protože je musíte v uvozovkách nějak podporovat, aby byli schopni předávat klid a pomáhat rodinám.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Martin Šimák, ředitel a zakladatel, Strom života: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Já velmi často slýchám, že to, co děláme, je velmi smutné, a ono to tak na první pohled může vypadat, ale není to tak. Máme extrémní množství velmi pozitivní zpětné vazby na to, co děláme, a kolegové nám opakovaně říkají, že jejich práce má pro ně obrovský smysl. A i když to zní zvláštně, rodiny po poskytnutí péče přicházejí a říkají, že jsou rády, že to mohly udělat tatínkovi, mamince, že někomu splnily jeho přání zůstat v závěru života doma, a že to pro ně byla velmi pozitivní zkušenost. Díváme se na to jednoduchou myšlenkou: nedokážeme zabránit tomu, aby pacient zemřel, a to nám dává obrovské množství prostoru starat se o to, jak bude závěr života probíhat a jaká bude kvalita života v jeho závěru.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV POLAR: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Vy také spolupracujete se školami a hovoříte s dětmi o tomto tématu. Jak je to pro vás důležité? A jak je to důležité pro děti? Možná je pro ně přínosné slyšet, jak to vypadá, když někdo umírá, protože dnešní děti jsou od tohoto tématu více odříznuté.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Martin Šimák, ředitel a zakladatel, Strom života: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Děti samy mají potřebu o tom mluvit, ale my dospělí toto téma často nemáme zpracované, a proto s nimi o něm nemluvíme, a tím pádem v nich můžeme vyvolávat negativní emoce a pocit, že téma smrti je něco zakázaného a špatného. Jinými slovy je v tom necháváme samotné, protože mají spoustu emocí a otázek, které jsou s tím spojené, a když jim s těmito otázkami nepomůžeme, nebudou je mít vyřešené a budou se s nimi muset nějak samy poprat. Jsme přesvědčeni o tom, a ukazuje se, že to opravdu funguje, že otevřená komunikace i s dětmi o tématu smrti přináší větší klid, lepší porozumění a možnost projevit skutečné emoce.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV POLAR: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Jak ta spolupráce vypadá? Jste to vy, kdo dává školám impuls a tuto možnost jim nabízí, nebo se na vás obracejí samotné školy?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Martin Šimák, ředitel a zakladatel, Strom života: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Je to různé. A vlastně to začalo tak, že nás oslovila škola, jejíž žák spáchal sebevraždu, a třídní učitel a spolužáci vlastně chtěli o tom s někým mluvit. Tak jsme poslali našeho kolegu z poradny, který s tou třídou a s tím učitelem, o tom mluvil a vlastně se ukázalo, že to je velmi dobré a že je dobré tady tím způsobem pracovat i ve třídách, kde nikdo neumřel a vlastně preventivním způsobem se o těchto tématech bavit a v uvozovkách se připravovat na to, že nám všem někomu dřív nebo později někdo umře.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV POLAR: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pane řediteli, je něco, co Stromu života chybí?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Martin Šimák, ředitel a zakladatel, Strom života: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Trošku nám chybí lepší úhrada ze zdravotního pojištění, takže ať chceme, nebo ne, jsme částečně závislí na dárcích, kteří podporují naši činnost. A samozřejmě, tak jako ve všech zdravotnických odvětvích, hledáme lékaře, sestry a kvalitní kolegy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV POLAR: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A chtějí s vámi spolupracovat? Nebo je to pro ně daleko těžší než když jsou někde v nemocnici nebo na nějaké poliklinice, v uzavřeném zařízení?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Martin Šimák, ředitel a zakladatel, Strom života: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Myslím, že paliativní péče a mobilní hospicová péče v posledních letech zaznamenaly velký rozvoj a projevuje se to i na zájmu lékařů a sester, kteří s námi chtějí spolupracovat nebo pro nás pracovat a poskytovat tento typ péče. A myslím si, že v posledních letech je výrazně větší zájem pracovat v mobilním hospici nebo v paliativní péči obecně.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV POLAR: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pane řediteli, já Vám děkuji za Vaše odpovědi a také za tu práci, kterou děláte pro nás všechny.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Martin Šimák, ředitel a zakladatel, Strom života: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Děkuji za pozvání.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV POLAR: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Mějte se moc hezky, díky za vaši pozornost.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t>
+      </w:r>
+    </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -112,93 +780,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/host-dne/host-dne-17-02-2026-17-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>