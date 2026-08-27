--- v1 (2026-04-17)
+++ v2 (2026-08-27)
@@ -822,51 +822,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/host-dne/host-dne-17-02-2026-17-14" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/host-dne/host-dne-17-02-2026-17-14?url=host-dne" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>