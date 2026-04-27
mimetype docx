--- v0 (2026-02-24)
+++ v1 (2026-04-27)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20.2.2026, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nový Jičín zabodoval věží, dymnou jizbou a QR kódy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nový Jičín zvítězil v krajském kole soutěže Historické město roku 2025. Odborná komise ocenila mimo jiné zpřístupnění kostelní věže s vyhlídkou na městskou památkovou rezervaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -225,53 +340,52 @@
         <w:t xml:space="preserve">Eva Sedláčková, vedoucí učitelka Mateřské školy Montessori: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Spolupráce s babičkami z tohoto spolku vznikla v roce 2024, kdy nás babičky pozvaly na pohádku o Červené Karkulce a my jsme je pozvali k nám do Mateřské školy Marie Montessori na pohádku Mikulášskou a Čertovskou. A tehdy vznikl nápad, že by babičky mohly číst pohádky dětem před spaním.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Další z pohádkových babiček, které tu za dětmi dochází, jsou Jarmila Kudělková, Jana Homolová, Vítězslava Lebeděvová a Blanka Prušková. Konkrétní pohádky ke čtení si vybírají z knihovny mateřské školy. Obohacení je tak vzájemné.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marie Rusinská, spolek Být spolu aktivní: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Abych řekla pravdu, jsou to pro mě takové neobvyklé pohádky, takové jako o přírodě, jak vzniká svět, jak vzniká život. Když jsem četla první pohádku, tak tím, že jsem se potřebovala soustředit na tu četbu, tak jsem si ani tu pohádku neužila, ať nekoktám, ať vyslovuji správně, ať mi děti rozumí, tak jsem si to ani neužila. Ale teď už si ty pohádky užívám a jsou to pohádky úplně jiné, než byly za doby, kdy byly mé děti a mé vnoučata malé.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Abych řekla pravdu, jsou to pro mě takové neobvyklé pohádky, takové jako o přírodě, jak vzniká svět, jak vzniká život. Když jsem četla první pohádku, tak tím, že jsem se potřebovala soustředit na tu četbu, tak jsem si ani tu pohádku neužila, ať nekoktám, ať vyslovuji správně, ať mi děti rozumí, tak jsem si to ani neužila. Ale teď už si ty pohádky užívám a jsou to pohádky úplně jiné, než byly za doby, kdy byly mé děti a mé vnoučata malé.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eva Sedláčková, vedoucí učitelka Mateřské školy Montessori: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Čtou dětem pohádky a vlastně vzájemně si předávají radost. Děti jsou nadšené, poslouchají je se zatajeným dechem. A pro babičky je to chvíle, kdy zapomenou na své starosti a předávají radost malým dětem. Vlastně napříč generacemi vzniká spolupráce a vznikají nezapomenutelné chvíle.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marie Rusinská, spolek Být spolu aktivní: </w:t>
       </w:r>
       <w:r>
@@ -536,93 +650,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-20-02-2026-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>