--- v0 (2026-02-23)
+++ v1 (2026-05-25)
@@ -1,95 +1,222 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22.2.2026, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Havířově se rodiče učí zachraňovat novorozence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Správné uvolnění dýchacích cest i resuscitace má u novorozenců svá specifika. Moravskoslezská nemocnice v Havířově proto pořádá pro rodiče praktické školení, o které je velký zájem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V krizové situaci, kdy malé dítě přestane dýchat nebo se mu zastaví srdce, rozhoduje každá vteřina. Uměli bychom správně reagovat? Tuto otázku si položili nastávající rodiče, kteří se zapojili do školení první pomoci u novorozenců v havířovské nemocnici.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Jsem moc vděčný za ten kurz, že ho tady máme. A určitě si chci odnést, že kdyby přišlo na nějakou nemilou situaci, tak abychom se zachovali dobře a nemuseli pak litovat, že jsme se mohli zachovat lépe.“</w:t>
       </w:r>
-      <w:br/>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Simona Lešťanová, lékařka Moravskoslezské nemocnice Havířov:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Nejdůležitější je při resuscitaci miminka uvolnit dýchací cesty a to dítě prodýchnout, ne hned dělat masáž srdce, jak by si někdo mohl myslet. U dospělého člověka je nejčastější příčinou, proč přestane dýchat a proč celý kardiovaskulární systém přestane fungovat, infarkt nebo onemocnění srdce. Zatímco u dětí je problém na úrovni dýchacích cest. To znamená nějaká překážka, přidušení anebo, jak to mají malé děti, že v uvozovkách zapomenou dýchat. Základem je dítě prodýchnout a masáž srdce je až druhořadá.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Co se týče toho kurzu, tak já nějaké teoretické znalosti mám, ale nejsem zdravotnický pracovník a vůbec nevím, jak bych se v té stresové situaci zachovala.“</w:t>
       </w:r>
@@ -175,53 +302,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Samotná stavba je zároveň obchvatem Otic a odvede z obce tranzitní i příměstskou dopravu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dominika Mrázková, zástupkyně zhotovitele stavby: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Posílili jsme realizační tým tak, aby mohly všechny ty mostní objekty, ta výstavba, probíhat víceméně souběžně a kontinuálně tak, abychom na konci listopadu mohli zprovoznit stavbu tak, jak je ve smlouvě dané.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Spolupráci s investorem i stavební firmou si pochvaluje také vedení Otic.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Spolupráci s investorem i stavební firmou si pochvaluje také vedení Otic. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vladimír Tancík (Starostové pro kraj), starosta Otic: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Dlouho očekávaná stavba probíhá hladce. Máme výbornou spolupráci s ŘSD i s realizační firmou, takže jsou eliminovány všechny ty dopady, jako je hluk, prach, bláto, firma se stará, uklízí cesty, zametá.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jižní část obchvatu je jedním z klíčových kroků k dokončení kompletního silničního okruhu kolem Opavy. Pokud budou další etapy pokračovat podle plánů, mohl by být celý okruh hotový do roku 2031.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -748,93 +874,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-22-02-2026-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>