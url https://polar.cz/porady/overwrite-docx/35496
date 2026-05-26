--- v0 (2026-04-01)
+++ v1 (2026-05-26)
@@ -5,110 +5,125 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:tbl>
       <w:tblGrid>
-        <w:gridCol w:w="5" w:type="dxa"/>
-        <w:gridCol w:w="5" w:type="dxa"/>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
-          <w:right w:w="120" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblBorders>
           <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5" w:type="dxa"/>
+            <w:tcW w:w="6500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                   <w10:wrap type="inline"/>
                   <v:imagedata r:id="rId7" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5" w:type="dxa"/>
+            <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Datum vydání: 24.2.2026, 17:00</w:t>
+              <w:t xml:space="preserve">24.2.2026, 17:00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0563C1"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
@@ -276,53 +291,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Aleš Boháč (Starostové pro Ostravu), náměstek primátora Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je to zefektivnění toho prodeje, maximalizace zisku, a to vlastně na úkor toho, abychom zbytečně nemuseli kácet více stromů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kupující si může své vydražené dříví odvézt až po zaplacení kupní ceny. V případě potřeby zajistí přepravu novým majitelům i ostravské městské lesy. Zakoupené dříví je nutné odvézt z manipulačního skladu nejpozději do 13. března. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">---</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">--- </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">CHŘIPKA V MSK POSTUPNĚ POLEVUJE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Počet lidí s akutními respiračními onemocněními v Moravskoslezském kraji dál klesá. Minulý týden se nemocnost snížila o téměř šest procent na 2 017 případů na 100 tisíc obyvatel. Hygienici ale zároveň evidují osm těžkých případů chřipky typu A, z nichž dva skončily úmrtím. Nejhorší situace přetrvává na Frýdecko-Místecku a Opavsku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">PŘI DEMOLICI SLEZANKY POMŮŽOU SONDY</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -376,53 +390,52 @@
         <w:t xml:space="preserve">Eva Sedláčková, vedoucí učitelka Mateřské školy Montessori: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Spolupráce s babičkami z tohoto spolku vznikla v roce 2024, kdy nás babičky pozvaly na pohádku o Červené Karkulce a my jsme je pozvali k nám do Mateřské školy Marie Montessori na pohádku Mikulášskou a Čertovskou. A tehdy vznikl nápad, že by babičky mohly číst pohádky dětem před spaním.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Konkrétní pohádky si vybírají z knihovny mateřské školy. Obohacení je tak vzájemné.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marie Rusinská, spolek Být spolu aktivní: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Abych řekla pravdu, jsou to pro mě takové neobvyklé pohádky, takové jako o přírodě, jak vzniká svět, jak vzniká život. Když jsem četla první pohádku, tak tím, že jsem se potřebovala soustředit na tu četbu, tak jsem si ani tu pohádku neužila, ať nekoktám, ať vyslovuji správně, ať mi děti rozumí, tak jsem si to ani neužila. Ale teď už si ty pohádky užívám a jsou to pohádky úplně jiné, než byly za doby, kdy byly mé děti a mé vnoučata malé.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Abych řekla pravdu, jsou to pro mě takové neobvyklé pohádky, takové jako o přírodě, jak vzniká svět, jak vzniká život. Když jsem četla první pohádku, tak tím, že jsem se potřebovala soustředit na tu četbu, tak jsem si ani tu pohádku neužila, ať nekoktám, ať vyslovuji správně, ať mi děti rozumí, tak jsem si to ani neužila. Ale teď už si ty pohádky užívám a jsou to pohádky úplně jiné, než byly za doby, kdy byly mé děti a mé vnoučata malé.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marie Rusinská, spolek Být spolu aktivní: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Jsme babičky, nejen tady pro děti, my jsme babičky, takže nás to určitě neuráží, a naopak jsme na to hrdé, že jsme babičky.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V rámci další mezigenerační spolupráce, i s ostatními mateřskými školami ve městě, teď spolek Být spolu aktivní nacvičuje provedení nové divadelní pohádky. V březnu a v dubnu ji bude hrát v Beskydském divadle. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -465,53 +478,52 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdeněk Rodek (ANO), místostarosta Ostravy-Poruby:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">,,Velikonoční jarmark zahajujeme otevřením stánkového prodeje. Po celý týden bude umístěn také oblíbený kraslicovník. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">S jeho výzdobou nám každoročně pomáhají děti z mateřských a základních škol.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Do 13. března se stále ještě mohou městskému obvodu hlásit telefonicky nebo e-mailem zájemci o stánkový prodej. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Do 13. března se stále ještě mohou městskému obvodu hlásit telefonicky nebo e-mailem zájemci o stánkový prodej.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Štěpánka Ostárková, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">odbor kultury a prezentace, MOb Poruba: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">,,Hledáme tvůrce s rukodělnými výrobky, regionální podnikatele a drobné živnostníky. Byli bychom rádi například za někoho, kdo plete pomlázky nebo maluje kraslice a prodává velikonoční pečivo a dobroty.”</w:t>
       </w:r>
     </w:p>
@@ -646,53 +658,52 @@
         <w:t xml:space="preserve">Lucie Baránková Vilamová (ANO), náměstkyně primátora Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ples Slezské Ostravy je mezi mými oblíbenými a já určitě musím pochválit organizátory, protože za ta léta ho opravdu posunuli."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Aleš Juchelka, ministr práce a sociálních věcí ČR:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Poslední asi dva roky s manželkou chodíme občas na plesy, občas tančíme spolu. Máme to moc rádi."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Atmosféra večera se nesla v přátelském a uvolněném duchu, který podpořil pestrý program. Hostem večera pak byl Petr Kotvald.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Atmosféra večera se nesla v přátelském a uvolněném duchu, který podpořil pestrý program. Hostem večera pak byl Petr Kotvald. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Kotvald, zpěvák:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je to nádherné, je to fantastické. Já se přiznám, že jsem na Ostravsko a do Ostravy jezdil mockrát za posledních třicet, čtyřicet let."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kulisa Trojhalí Karolina dodala události osobitý charakter a podtrhla jedinečnost večera, na který budou všichni dlouho vzpomínat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -788,65 +799,65 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>