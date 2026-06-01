--- v0 (2026-02-28)
+++ v1 (2026-06-01)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25.2.2026, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Střelba v Havířově, evakuovaní popisují hodiny hrůzy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ozbrojený konflikt ve večerce, barikáda v bytě, evakuace, postřelený policista a nakonec mrtvý útočník. Takový byl sled dramatických událostí, které v úterý odpoledne zasáhly centrum Havířova. Obyvatelé okolních domů budou mít tyto chvíle plné napětí ještě dlouho v paměti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -77,79 +192,71 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Svědkyně události:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Byl to šok. Nejprve nám hasiči bouchali na dveře a říkali, ať nechodíme k oknům. Že je to nebezpečné a nevědí, co může udělat. Obsadili celý dvůr zepředu i zezadu, ulici Jana Wericha. Mířili na ta okna. Jeden stál u auta a druhý klečel za stromem a měl zbraň namířenou přímo do okna, kde se měl pachatel ukrývat. Zásahová jednotka byla profesionální, opravdu klobouk dolů před všemi záchrannými složkami. Byli to odvážní kluci, říkala jsem si, že jsou to mladí kluci.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Když se zásahová jednotka pokusila pachatele zpacifikovat, muž pootevřel dveře a jednoho z policistů postřelil do nohy. Policisté palbu opětovali, což je patrné i na poškozených dveřích bytu. Při dalším pokusu o vstup do bytu se muž již neozýval a nereagoval ani na vyjednavače. V bytě byl následně nalezen mrtvý. Krajský policejní ředitel ve středu upřesnil, že muž během zásahu vystřelil na policisty čtyřikrát. Policisté dvakrát, ale pachatele nezranili. Muž si dvě kulky střelil sám do hlavy. Druhá byla smrtelná. Motiv celého incidentu je stále neznámý a v šetření.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">---</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">NOVÉ PODROBNOSTI KE STŘELBĚ V HAVÍŘOVĚ</w:t>
+        <w:t xml:space="preserve">--- NOVÉ PODROBNOSTI KE STŘELBĚ V HAVÍŘOVĚ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policie ve středu odpoledne zveřejnila, že muž střílel z legálně držené šestiranné pistole, na kterou není třeba zbrojní průkaz, ale od letošního roku podléhá registraci. Zřejmě z Floberty, ráže 9 mm. Poté, co postřelil policistu, se dvakrát střelil do hlavy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Kužel, ředitel Policie ČR MSK: </w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Byla schopná vážně poškodit zdraví. Kdyby to šlo do oka, tak i zabít. Zásahová jednotka s vyjednavačem přijela na místo. Ten muž právě na základě této komunikace pustil tu osobu, která s ním byla v bytě. Pachatel vystřelil proti zasahujícím policistům 4 rány a policisté proti pachateli 2 rány. Přičemž ani jedna nešla do těla pachatele. Motiv zatím úplně nemáme. Ten člověk nemá trestní minulost, měl tam pouze nějakou přestupkovou minulost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Česká premiéra v Opavě: histologie v reálném čase</w:t>
@@ -189,53 +296,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zatímco běžné histologické vyšetření trvá i dva týdny, skener poskytne výsledek během několika minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Žatecký, onkochirurg, MSNO: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Patalog až dohodnotí, tak přímo chirurgovi na sále řekne rezime."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nemocnice zároveň zahájila prospektivní studii, která má přesnost přístroje ověřit.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nemocnice zároveň zahájila prospektivní studii, která má přesnost přístroje ověřit. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Histologický skener je aktuálně v Opavě zapůjčený. Po vyhodnocení studie se vedení nemocnice rozhodne, zda jej pořídí natrvalo. Samotné vyšetření probíhá přímo v předsálí operačního sálu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eva Sehnálková, primářka oddělení patologie MSNO</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Chirurga nejvíc zajímá plocha, kde by tumor mohl dosahovat okraje toho preparátu. To my mu hlásíme, ten výsledek jako první."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -366,101 +472,87 @@
         <w:t xml:space="preserve">Beata  Gajdušková, začínající podnikatelka mobilní svatební herničky Bi Kids</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Díky voucheru jsem mohla podnikat ještě letos, protože jinak je to celkem nákladné všechno nakoupit. Takže jsem za to koupila veškeré vybavení, nábytek na míru, vzdělávací pomůcky, Montessori pomůcky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zájemci  o podporu svého podnikání mohou o příspěvek zažádat i v letošním roce. Město  pro ně v rozpočtu vyčlenilo celkem 320 tisíc korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">---</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">AUTOBUSEM Z MSK DO LUHAČOVIC A ZPĚT</w:t>
+        <w:t xml:space="preserve">--- AUTOBUSEM Z MSK DO LUHAČOVIC A ZPĚT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Moravskoslezský kraj obnovuje ve spolupráci se Zlínským krajem přímou dálkovou linku do Luhačovic. Autobusy číslo 976 pojedou denně z Havířova přes Ostravu, Frýdek-Místek, Frenštát a Rožnov až do lázeňského města a zpět. Cestující budou moci spojení využívat od 3. dubna do 1. listopadu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">NOVÉ SCHODY V OSTRAVĚ-SVINOVĚ OTEVŘENY</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lidé v Ostravě-Svinově se konečně dočkali otevření nového ocelového schodiště. Usnadní cestu z Květinové ulice do zóny Nad Porubkou a k supermarketu. Na stavbu za 6 milionů korun se složili obvod, ostravský magistrát i soukromý investor. Lidé v minulosti místo složitě obcházeli nebo chodili přes svah.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">POLICISTY V OSTRAVICI ZASKOČIL VELOMOBIL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Netradiční futuristické vozítko zaskočilo policisty v Ostravici. Zkontrolovali ho a zjistili, že jde o velomobil, který splňuje předpisy pro provoz na silnicích. Stroj je podobný kolu, ale má karoserii a je výrazně rychlejší. Pohání ho lidská síla. Majitel, vrcholový sportovec, v něm trénuje hlavně na Slovensku.</w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Netradiční futuristické vozítko zaskočilo policisty v Ostravici. Zkontrolovali ho a zjistili, že jde o velomobil, který splňuje předpisy pro provoz na silnicích. Stroj je podobný kolu, ale má karoserii a je výrazně rychlejší. Pohání ho lidská síla. Majitel, vrcholový sportovec, v něm trénuje hlavně na Slovensku. ---</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Muzeum Novojičínska pořádalo Lidové taneční</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Trámový sál Žerotínského zámku se proměnil v taneční parket. Muzeum Novojičínska uspořádalo lekce Lidových tanečních. Účastníci si mohli vyzkoušet tradiční valašské nebo i  kravařské tance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -508,54 +600,53 @@
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">účastníci akce: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Většina mi nejde, ale dobře se mi tancoval tanec s vařechou.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Moc oceňuji i to, jak paní instruktorka nám přiblížila, proč vlastně ty kravařské tance začali tancovat. Vlastně to obohacuje, ukazuje to naše kořeny a tradici, takže proto jsme tady.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Každou lekci provázel i nějaký typický regionální masopustní pokrm.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Každou lekci provázel i nějaký typický regionální masopustní pokrm.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eva Glogarová, Muzeum Novojičínska: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Letos jsme si právě chystali zabijačkovou buchtu tady z Lešné a taky jsme zkoušeli takový pokrm, který se jmenuje Trincke a je z Bartošovic, takže z brambor a na sladko. A dneska končíme tak, jak by mělo masopustní období končit, koblihami.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tanečníci, které lekce nadchly natolik, že by v nich chtěli pokračovat, nemusí čekat na další termín za rok. Mohou se stát novými členy souboru Javorník.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -652,93 +743,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-25-02-2026-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>