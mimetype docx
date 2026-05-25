--- v0 (2026-02-26)
+++ v1 (2026-05-25)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25.2.2026, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">MP Ostrava startuje kampaň na ochranu seniorů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava přesně na Den obětí trestných činů odstartovala rozsáhlou informační kampaň zaměřenou na seniory, kteří jsou v dnešní době častým cílem nejrůznějších podvodníků. Prevence je totiž v těchto případech tou nejlepší ochranou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -169,80 +284,71 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Svědkyně události:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Byl to šok. Nejprve nám hasiči bouchali na dveře a říkali, ať nechodíme k oknům. Že je to nebezpečné a nevědí, co může udělat. Obsadili celý dvůr zepředu i zezadu, ulici Jana Wericha. Mířili na ta okna. Jeden stál u auta a druhý klečel za stromem a měl zbraň namířenou přímo do okna, kde se měl pachatel ukrývat. Zásahová jednotka byla profesionální, opravdu klobouk dolů před všemi záchrannými složkami. Byli to odvážní kluci, říkala jsem si, že jsou to mladí kluci.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Když se zásahová jednotka pokusila pachatele zpacifikovat, muž pootevřel dveře a jednoho z policistů postřelil do nohy. Policisté palbu opětovali, což je patrné i na poškozených dveřích bytu. Při dalším pokusu o vstup do bytu se muž již neozýval a nereagoval ani na vyjednavače. V bytě byl následně nalezen mrtvý.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">---</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">NOVÉ PODROBNOSTI KE STŘELBĚ V HAVÍŘOVĚ</w:t>
+        <w:t xml:space="preserve">---  NOVÉ PODROBNOSTI KE STŘELBĚ V HAVÍŘOVĚ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policie ve středu odpoledne zveřejnila, že muž střílel z legálně držené šestiranné pistole, na kterou není třeba zbrojní průkaz, ale od letošního roku podléhá registraci. Zřejmě z Floberty, ráže 9 mm. Poté, co postřelil policistu, se dvakrát střelil do hlavy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Kužel, ředitel Policie ČR MSK: </w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Byla schopná vážně poškodit zdraví. Kdyby to šlo do oka, tak i zabít. Zásahová jednotka s vyjednavačem přijela na místo. Ten muž právě na základě této komunikace pustil tu osobu, která s ním byla v bytě. Pachatel vystřelil proti zasahujícím policistům 4 rány a policisté proti pachateli 2 rány. Přičemž ani jedna nešla do těla pachatele. Motiv zatím úplně nemáme. Ten člověk nemá trestní minulost, měl tam pouze nějakou přestupkovou minulost.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Hrad Hukvaldy je možné navštívit i v zimě</w:t>
@@ -324,101 +430,87 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dalibor Vrána, Muzeum Beskyd, pokladník a průvodce:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Až do začátku dubna je možnost využít tyto komentované zimní prohlídky. Pro skupiny větší než deset osob můžeme zajistit průvodce. Tato možnost je pouze ve všední dny.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vedle mimořádných prohlídek se na hradě v zimě provádí údržba a připravuje se program pro celou sezonu. Nebudou chybět dobové akce ani oblíbené nocování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">---</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">AUTOBUSEM Z MSK DO LUHAČOVIC A ZPĚT</w:t>
+        <w:t xml:space="preserve">--- AUTOBUSEM Z MSK DO LUHAČOVIC A ZPĚT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Moravskoslezský kraj obnovuje ve spolupráci se Zlínským krajem přímou dálkovou linku do Luhačovic. Autobusy číslo 976 pojedou denně z Havířova přes Ostravu, Frýdek-Místek, Frenštát a Rožnov až do lázeňského města a zpět. Cestující budou moci spojení využívat od 3. dubna do 1. listopadu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">NOVÉ SCHODY V OSTRAVĚ-SVINOVĚ OTEVŘENY</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lidé v Ostravě-Svinově se konečně dočkali otevření nového ocelového schodiště. Usnadní cestu z Květinové ulice do zóny Nad Porubkou a k supermarketu. Na stavbu za 6 milionů korun se složili obvod, ostravský magistrát i soukromý investor. Lidé v minulosti místo složitě obcházeli nebo chodili přes svah.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">POLICISTY V OSTRAVICI ZASKOČIL VELOMOBIL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Netradiční futuristické vozítko zaskočilo policisty v Ostravici. Zkontrolovali ho a zjistili, že jde o velomobil, který splňuje předpisy pro provoz na silnicích. Stroj je podobný kolu, ale má karoserii a je výrazně rychlejší. Pohání ho lidská síla. Majitel, vrcholový sportovec, v něm trénuje hlavně na Slovensku.</w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Netradiční futuristické vozítko zaskočilo policisty v Ostravici. Zkontrolovali ho a zjistili, že jde o velomobil, který splňuje předpisy pro provoz na silnicích. Stroj je podobný kolu, ale má karoserii a je výrazně rychlejší. Pohání ho lidská síla. Majitel, vrcholový sportovec, v něm trénuje hlavně na Slovensku. ---</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Senioři z Jihu přeplavali délku kanálu La Manche</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava-Jih se zapojila do celorepublikové výzvy organizace SenSen, která motivuje starší generaci k pohybu a aktivnímu životnímu stylu. Cílem je symbolicky „přeplavat“ kanál La Manche. Do akce se s nadšením opět pustili i senioři z obvodu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -585,93 +677,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-25-02-2026-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>