--- v0 (2026-02-27)
+++ v1 (2026-08-21)
@@ -1,51 +1,314 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26.2.2026, 17:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Moravskoslezský expres</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stavba jižního obchvatu Opavy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Stavba jižního obchvatu Opavy, který zároveň poslouží jako obchvat Otic, běží přesně rok. Podle Ředitelství silnic a dálnic pokračují práce podle harmonogramu a nová silnice by měla být uvedena do provozu letos v listopadu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Na téměř dva a půl kilometru dlouhém úseku aktuálně pracují desítky lidí i těžká technika. Celá trasa vede na náspu a její součástí je pět mostních objektů.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jan Rýdl, mluvčí ŘSD: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Pracujeme přesně rok. Tady ta stavba půjde do provozu letos v listopadu, zajímavost je, že do toho náspu jsme vpravili 175 tisíc kubíků zeminy."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ŘSD při výběru zhotovitele nehodnotilo pouze cenu, ale také rychlost výstavby. Stavba je podle posledních kontrolních dnů v plánu. Aktuálně se práce dotýkají také oblíbené cyklostezky mezi Opavou a Oticemi, která je kvůli výstavbě dočasně uzavřena.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jan Rýdl, mluvčí ŘSD:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “Potřebujeme prostě v místě, kde cyklostezka překonává právě tuhle novou stavbu, skutečně postavit těleso silnice.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Samotná stavba je zároveň obchvatem Otic a odvede z obce tranzitní i příměstskou dopravu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Přehrada Baška se opět plní vodou, Cena hejtmana za společenskou odpovědnost, Marlenka slaví titul podnikatel roku MS kraje - G. Avetisjan</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Vítězem soutěže EY Podnikatel roku 2025 v Moravskoslezském kraji se stal Gevorg Avetisjan, zakladatel společnosti Marlenka. Z původně malé výroby, kde první dorty pekl v troubě z druhé ruky, vybudoval firmu, která dnes vyváží medové speciality do více než padesáti zemí světa. Regionální vítěz nyní postupuje do celostátního finále, jehož absolutní vítěz bude Českou republiku reprezentovat na světovém klání v Monaku.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stavba CEPIS může začít: povolení záměru nabylo právní moci</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Slezská univerzita posouvá svůj klíčový projekt CEPIS v Karviné do další etapy a už v dubnu by se měly rozjet stavební práce. Nové Centrum podnikání, profesních a mezinárodních studií  nabídne zázemí pro zhruba 400 studentů. Podrobnosti v našem posledním příspěvku.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Strategický projekt Slezské univerzity vstupuje do další fáze. Rozhodnutí o povolení záměru na výstavbu Centra podnikání, profesních a mezinárodních studií – CEPIS – nabylo v polovině února právní moci. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Stavět by se mělo začít už v dubnu. Hotovo by mělo být na konci roku 2027. Nová budova výrazně rozšíří zázemí Obchodně podnikatelské fakulty v Karviné a posune kvalitu výuky.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Moderní objekt pro zhruba 400 studentů vyroste na místě bývalého dopravního hřiště poblíž Univerzitního náměstí. Po kolaudaci bude CEPIS sloužit především profesně zaměřeným a anglicky vyučovaným programům, o které je podle vedení fakulty dlouhodobě velký zájem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t>
+      </w:r>
+    </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -112,93 +375,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/moravskoslezsky-expres/moravskoslezsky-expres-26-02-2026-17-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>