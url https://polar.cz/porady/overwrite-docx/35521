--- v0 (2026-02-28)
+++ v1 (2026-05-24)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27.2.2026, 18:13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Studénky</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Stavba podjezdu uzavře v březnu Nádražní ulici</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Projekt podjezdu pod železniční tratí se dostává do druhé fáze. Stavební práce začnou i v místě samotného křížení kolejí s ulicí Nádražní. Průjezd komunikací se řidičům uzavře 7. března.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -175,53 +290,52 @@
         <w:t xml:space="preserve">Libor Slavík (STUDEŇÁCI PRO STUDÉNKU), starosta Studénky: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Bude to samozřejmě určitě těžký rok, s tím se dalo počítat, nelze jakákoliv stavba řešit bez nějakých komplikací, to se prostě nastává. Nicméně snažíme se je minimalizovat tak, aby dopad na naše občany byl co nejmenší a snažíme se opravdu bojovat za to, že to, co se realizuje, tak dává opravdu i ten selský rozum a není to děláno jenom od stolu.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nela Eberl Friebová, mluvčí Správy železnic: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Dokončení stavby v tuto chvíli předpokládáme zhruba v polovině příštího roku, stavební práce jsou zasmluvněny na 600 milionů korun.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">---</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">--- </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Butovická žila Valentýnem a relaxačním týdnem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Žákovský parlament Základní školy Butovická uspořádal u příležitosti Valentýna akci, která zpříjemnila žákům vyučovací den. Připraveny byly valentýnské vzkazy, které si mohli spolužáci navzájem posílat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -251,53 +365,52 @@
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nikolas Pavlovič</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">žákovský parlament, ZŠ Butovická</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Žáci měli prostor na to dát přes týden do krabice vlastně nějaké přáníčko, nějakou valentýnku a potom jsme to rozdávali různě po třídách a v těch přáníčkách většinou byly nějaké milostné dopisy nebo nějaké dárky a takhle.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Různá valentýnská přáníčka mohla putovat ke spolužákům a nebo ta kamarádská byla adresována i pro učitelky a učitele. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Různá valentýnská přáníčka mohla putovat ke spolužákům a nebo ta kamarádská byla adresována i pro učitelky a učitele.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zuzana Starečková, zástupkyně ředitelky, ZŠ Butovická: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Náš školní parlament je si myslím hodně důležitý, většinou žáci vymýšlí akce pro ostatní spolužáky. Snaží se jim trošku zpříjemnit vyučování. Děláme spoustu různých speciálních dnů, ve kterých si žáci vyzkouší něco nového, a především žáci školního parlamentu se učí organizovat tyto akce. Dostávají nějakou zodpovědnost za to, aby ta akce proběhla. Takže si myslím, že je to velmi důležité. Můžu říct, že už jsme vychytali takové ty mouchy a když se všechno pohlídá, tak si myslím, že ty akce probíhají bez problémů. Někdy to chce trošku pedagogického dozoru, ale spoustu věcí už vlastně oni zvládnou bez toho dozoru, že si to umí zorganizovat pěkně.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Stejný den, jako tento v rámci valentýnských překvapení, vrcholil ve škole i další neobvyklý projekt, který se konal vůbec poprvé, a byl zaměřen obecně na stav životní pohody, zdraví a spokojenosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -365,56 +478,50 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">žáci 2. třídy, ZŠ Butovická: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Já jsem si ji vzal, mě se strašně líbí.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zuzana Starečková, zástupkyně ředitelky, ZŠ Butovická: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Dneska opravdu mají všechno v růžovém, mají tam nějaký raut na snídaní, ale myslím si, že dětem se to líbilo a že určitě paní učitelka to zopakuje nebo minimálně inspiruje další vyučující, aby udělali podobnou akci, protože ta atmosféra v té třídě je opravdu úžasná.”</w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -489,93 +596,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres_studenky/expres-studenky-27-02-2026-18-13" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>