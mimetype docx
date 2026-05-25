--- v0 (2026-02-27)
+++ v1 (2026-05-25)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28.2.2026, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Po těžbě končí na Dole ČSM i úpravna uhlí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">S ukončením těžby černého uhlí v Česku končí svou činnost také navazující provozy. Patří mezi ně i úpravna uhlí. Na konci února tam skončí zhruba 150 zaměstnanců.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -600,53 +715,52 @@
         <w:t xml:space="preserve">Eva Sedláčková, vedoucí učitelka Mateřské školy Montessori: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Spolupráce s babičkami z tohoto spolku vznikla v roce 2024, kdy nás babičky pozvaly na pohádku o Červené Karkulce a my jsme je pozvali k nám do Mateřské školy Marie Montessori na pohádku Mikulášskou a Čertovskou. A tehdy vznikl nápad, že by babičky mohly číst pohádky dětem před spaním.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Konkrétní pohádky si vybírají z knihovny mateřské školy. Obohacení je tak vzájemné.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marie Rusinská, spolek Být spolu aktivní: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Abych řekla pravdu, jsou to pro mě takové neobvyklé pohádky, takové jako o přírodě, jak vzniká svět, jak vzniká život. Když jsem četla první pohádku, tak tím, že jsem se potřebovala soustředit na tu četbu, tak jsem si ani tu pohádku neužila, ať nekoktám, ať vyslovuji správně, ať mi děti rozumí, tak jsem si to ani neužila. Ale teď už si ty pohádky užívám a jsou to pohádky úplně jiné, než byly za doby, kdy byly mé děti a mé vnoučata malé.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Abych řekla pravdu, jsou to pro mě takové neobvyklé pohádky, takové jako o přírodě, jak vzniká svět, jak vzniká život. Když jsem četla první pohádku, tak tím, že jsem se potřebovala soustředit na tu četbu, tak jsem si ani tu pohádku neužila, ať nekoktám, ať vyslovuji správně, ať mi děti rozumí, tak jsem si to ani neužila. Ale teď už si ty pohádky užívám a jsou to pohádky úplně jiné, než byly za doby, kdy byly mé děti a mé vnoučata malé.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marie Rusinská, spolek Být spolu aktivní: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Jsme babičky, nejen tady pro děti, my jsme babičky, takže nás to určitě neuráží, a naopak jsme na to hrdé, že jsme babičky.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V rámci další mezigenerační spolupráce, i s ostatními mateřskými školami ve městě, teď spolek Být spolu aktivní nacvičuje provedení nové divadelní pohádky. V březnu a v dubnu ji bude hrát v Beskydském divadle. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -742,93 +856,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-28-02-2026-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>