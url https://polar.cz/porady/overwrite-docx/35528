--- v0 (2026-02-28)
+++ v1 (2026-04-20)
@@ -1,51 +1,669 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28.2.2026, 16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Opavský expres</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SZM zahájilo rekultivaci historické štoly v arboretu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Slezské zemské muzeum slavnostně zahájilo rekultivaci a budoucí zpřístupnění historické štoly Quido I v Arboretu Nový Dvůr u Opavy. Důlní dílo, které nese jméno zakladatele arboreta Kvída Rýdla, se má stát novou součástí prohlídkové trasy i připravované stálé expozice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Historická štola Kvído I byla po desítky let nepřístupná. Nyní ji chce Slezské zemské muzeum otevřít veřejnosti a představit ji jako důležitou součást historie celého areálu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jana Horáková, ředitelka SZM: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">“Naše důlní dílo Quido I jsme se rozhodli zpřístupnit, protože jej založil zakladatel arboreta a to byl Quido Riedl, po něm vlastně to důlní dílo bylo i pojmenováno. A my jsme se rozhodli, že v rámci programu rekultivace důlních děl tady toto dílo budeme prezentovat veřejnosti, protože bylo důležitou součástí areálu Arboreta v Novém dvoře, protože Quido Riedl těžil tu břidlici s tím, že z ní dělal střechy, dělal z ní chodníky v tom areálu.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zpřístupnění štoly navíc souvisí s připravovanou stálou expozicí věnovanou osobnosti Kvída Rýdla, která se otevře letos v květnu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jana Horáková, ředitelka SZM: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">“Toto bude takové velmi vhodné doplnění toho seznamování veřejnosti s celým jeho životem, protože on se věnoval i chovu koní. Takže ten areál byl uzavřené hospodářství a my jsme rádi, že jsme konečně po spoustě let, kdy se zpracovaly projekty, že v letošním roce to můžeme otevřít. Důlní dílo bude rekultivováno v podstatě rok a v únoru roku 2027 by všechny ty práce měly být hotovy. Samozřejmě se musí nějakým způsobem zregenerovat i venkovní prostor, to znamená, vybudovat přístupovou trasu, udělat tady osvětlení.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Štola bude dlouhá asi 50 metrů a zpřístupněny budou také dvě komory po stranách.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Uvnitř i v okolí štoly vznikne malý edukační areál.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jana Horáková, ředitelka SZM: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">“Samozřejmě tady budou informační cedule, takže lidi se budou moct podívat dovnitř, přečtou si něco o historii toho díla a okolí. Tady venku bude zázemí, protože tady plánujeme samozřejmě i edukační aktivity. Doufáme, že bude zařazen i do rámce technotrasy.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Součástí slavnostního zahájení bylo také požehnal pracovníkům i celému projektu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Klement Rečlo, farář, Stěbořice: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">“Svatá Barbora se považuje za patronku horníků. Je vzývána za dobrou smrt, proti ohni, nebezpečí při bouřce, proti moru a horečnatým onemocněním jako pomocnice v nouzi. Je to požehnání vlastně i všem osobám, které tady budou pracovat a ať jsou pod boží ochranou na přímluvu svaté Barbory.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Rekultivace štoly nebude jednoduchá. Práce proběhnou nejprve před samotným vstupem a poté v podzemí.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tomáš Strakoš, ředitel realizační firmy: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">“Začneme teďka tady terénními pracemi před ústím štoly a potom začneme postupně práce v podzemí. Nejsložitější je, bych řekl, každý den strávený v podzemí při té práci, protože je to riskantní, nebezpečná práce a více méně, dokud nebude hotovo, tak pořád tady bude vysoké riziko.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Obě hlavní komory štoly bude nutné vyčistit a zajistit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tomáš Beránek, náměstek pro strategii a rozvoj realizační firmy: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">“Bude tam nový vstupní portál, který bude sloužit jako ochrana těch návštěvníků, takové shromaždiště předtím, než půjdou na tu expozici. Takhle bude vypadat ten vstup do té štoly. V historizujícím stylu se budeme snažit udělat ty portály nebo ty práce, aby to připomnělo historii, aby lidi viděli jaká to je práce, jak to bylo náročné.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kapacita skupin bude omezená, zhruba do deseti lidí, aby byl zajištěn bezpečný a komfortní pohyb v podzemí. Součástí projektu jsou také nové chodníky, retenční nádrž na vodu pro závlahu arboreta i další úpravy okolí.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">---</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Arboretum Nový Dvůr bude mít nový hlavní vstup</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Arboretum Nový Dvůr čeká i výrazná proměna vstupního areálu. Původní pavilon ze šedesátých let minulého století už šel k zemi a nahradí ho nový objekt, který bude větší a nabídne modernější zázemí.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">David Váhala, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">náměstek pro vnější záležitosti, SZM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">“Za mnou můžete vidět pozůstatky bývalého vstupního pavilonu s pokladnou. Ten byl demolován v nedávné době, nyní se připravujeme na stavbu nového vstupního pavilonu, kde vznikne i zázemí pro návštěvníky. Mění se to, protože ten fyzický stav toho objektu už nebyl dobrý a to zázemí pro tu pokladnu a pro ten muzejní obchod bylo absolutně nevyhovující.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Stavba pokladny s muzejním obchodem potrvá zhruba rok a do té doby se bude do Arboreta chodit tímto vstupem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">David Váhala, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">náměstek pro vnější záležitosti, SZM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> “Pokud vše půjde podle plánu, na příští návštěvnickou sezonu už by měl být vstup i s muzejním obchodem a s pokladnou hotový. Ta stavba pocházela zhruba z 60. let 20. století, takže už dnešním standardům vůbec neodpovídala. V tuto návštěvnickou sezonu samozřejmě návštěvníkům umožníme vstup do Arboreta, bude ten vstup poněkud posunutý, bude jinou branou a bude tam samozřejmě i pokladna taková jako provizorní.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Proměnou ale prochází i další části areálu. Slezské zemské muzeum plánuje otevřít i dvě nové stálé expozice. První bude v Novodvorském zámečku, kde vznikne stálá expozice o osobnosti zakladatele Arboreta, Quido Rýdla a jeho potomcích. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">David Váhala, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">náměstek pro vnější záležitosti, SZM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> “Budeme se věnovat i historii novodvorského arboreta ve správě muzea. A zajímavostí pro návštěvníky bude, že tam budeme prezentovat naši umělecko-historickou sbírku. Návštěvníci tak uvidí, jak vlastně taková drobná šlechta, případně velkostatkáři žili na těch zámcích na přelomu 19. a na počátku 20. století.” </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Druhá expozice vzniká ve výstavním pavilonu u skleníků a připomene světoznámou opavskou rodačku Joy Adamson.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">David Váhala, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">náměstek pro vnější záležitosti, SZM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> “Budeme prezentovat jak naše zoologické preparáty, které pocházejí z Afriky a o kterých psala, tak tam samozřejmě budou i nějaké její osobní předměty, fotografie, kresby, které namalovala a které jsou dneska uloženy v Keňském národním muzeu.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Otevření obou expozic je plánováno na první polovinu května. Arboretum Nový Dvůr tak čeká období výrazných změn. Nový vstupní pavilon i nové expozice mají návštěvníkům nabídnout komfortnější zázemí a ještě hlubší pohled do historie i příběhů, které jsou s tímto místem spojené.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">---</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brumovice si užily tradiční ples</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kulturní dům v Brumovicích praskal ve švech. Uskutečnil se tam tradiční ples, který uspořádala obec společně s mysliveckým sdružením Slezská Hořina.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kulturní dům zaplnily desítky slavnostně oblečených hostů a hned od úvodu bylo jasné, že o dobrou náladu nebude nouze. Myslivci zahájili večer podle svých tradic – fanfárami a zpěvem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Josef Rybička, předseda, myslivecký spolek Slezská Hořina: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">“Myslivecký spolek Slezská Hořina Brumovice ctí myslivecké zvyky a tradice. A na tomto plese jsme ukázali ukázku signálu profesora Dyky. Samozřejmě bylo zde vystoupení i sokolníků a byli zde Trubači z Bohdanovic.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Součástí programu bylo i předtančení mladého páru, které symbolicky otevřelo taneční parket.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Josef Dlouhý, myslivecký hospodář: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">“Zpíváme svoje písně, které jsou dány nějakými našimi tradicemi. To znamená, zpíváme Začínáme vesele a potom to tady bylo doplněno ještě sborem trubačů. No a další věc je, že tady ještě potom bylo předtančení mladého páru, který prostě navedl takovou atmosféru, že lidé tančí, baví se.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Velkým lákadlem večera byla tradičně tombola. Ta nabídla kolem 150 cen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Josef Rybička, předseda, myslivecký spolek Slezská Hořina: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">“Toto je obecní ples, který pořádají myslivci. Takže hlavním sponzorem v této tombole byla obec Brumovice. A samozřejmě spousta jiných organizací a jednotlivců. Hlavní cenou, co se týče obce, byla televize, širokoúhlá a poukázky, samozřejmě dárkové koše. A za myslivce jsme tady měli zvěřinu dančí, kterou jsme ráno ulovili pro tyto účely.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kromě hudby a tance si návštěvníci mohli zblízka prohlédnout také dravce, které představili sokolníci.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Martin Malucha, sokolník: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">“Je to orel skalní, je to 7 letá samice, jmenuje se Arťa. V té lovecké kondici může mít kolem 4,5 až 5 kg, dokáže ulovit zvěř zajice, srnčí, lišku. Přítelkyně má na ruce sokola loveckého. Je to roční, nebo teď je rok a půl mládě, loví z krouživého čekání, kdy sokolník sokola vypustí, spolupracuje se psem, pes vystaví zvěř a sokol z výšky útočí. Tady tenhle orel to děláme tak, že většinou jdeme a vypustíme toho orla přímo za zvěří.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Atmosféra v sále byla výborná. Dorazilo kolem dvou set hostů a parket byl plný po celý večer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">anketa: návštěvníci plesu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">“Zábava je úplně skvělá. Super lidi. Paráda.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">“Zábava je to super a atmosféra je též super.” </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">“Krásná výzdoba, moc krásné ceny. Užívám si to moc pěkně.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">“Jsem tady s babičkou, s mamkou, s kamarádem a s kamarádkou. A moc se mi tady líbí a je to tady pěkný.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Brumovický ples tak znovu potvrdil, že tradice, hudba a společná zábava mají na vesnici své pevné místo. A podle plného sálu je jasné, že o tuto akci bude zájem i v dalších letech.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">---</w:t>
+      </w:r>
+    </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -112,93 +730,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/opavsky-expres/opavsky-expres-28-02-2026-16-33" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>