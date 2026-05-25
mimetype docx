--- v0 (2026-03-04)
+++ v1 (2026-05-25)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.3.2026, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Začal letní semestr virtuální univerzity třetího věku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Virtuální univerzita třetího věku má v Karviné již několik let tradici. Přednášky zprostředkovává Česká zemědělská univerzita skrze Regionální knihovnu Karviná a kurzy se těší velkému zájmu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -239,82 +354,72 @@
         <w:t xml:space="preserve">Radek Strouhal, generální ředitel Nové Huti:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jednotlivé městské obvody, které jsou vlastně nějakým způsobem účastny, nebo respektive kde leží naše huť, protože ona je rozdělena mezi několik městských obvodů, tak jsou pro mě zcela klíčové. Vždycky chcete být dobrý soused a chcete být partnerem pro jednání s městem, najít nějakou cestu spolupráce. Nikdy nemá smysl nějakým způsobem válčit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Vereš (ANO), starosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V minulých letech se zvýšila daň z nemovitých věcí na území města. My jsme to jako starostové městských obvodů dlouhodobě prosazovali, protože právě ty velké průmyslové podniky dosud často platily velmi směšné daně. Dnes tedy platí vyšší daně a platí je často i za objekty, které jsou již desítky let nevyužívané, zchátralé a nutí je to k tomu, aby tyto objekty například zdemolovali a ony nezůstaly v tom území na nějakou následnou sanaci."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">---</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">KODIS POSTUPNĚ INSTALUJE DIGITÁLNÍ PANELY</w:t>
+        <w:t xml:space="preserve">--- KODIS POSTUPNĚ INSTALUJE DIGITÁLNÍ PANELY</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na zastávkách v Moravskoslezském kraji přibudou další elektronické informační panely. Koordinátor ODIS získala evropskou dotaci na jejich rozšíření a modernizaci. Projekt počítá s instalací sedmi nových zařízení a modernizací více než padesáti stávajících panelů, které cestujícím poskytují aktuální informace o spojích v reálném čase.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ÚHYN STOVEK KILOGRAMŮ RYB V PASKOVĚ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rybáři řeší velký úhyn ryb v rybníku Kuboň v Paskově. Podle dostupných informací má jít zhruba o 4 600 kilogramů. Uhynulo prakticky vše, od kaprů, amurů, štik nebo sumců. Důvodem měl být nedostatek kyslíku pod ledem. O likvidaci se postaral místní a územní svaz. Nyní se vyčísluje škoda a řeší další postup.</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">---</w:t>
+        <w:t xml:space="preserve">Rybáři řeší velký úhyn ryb v rybníku Kuboň v Paskově. Podle dostupných informací má jít zhruba o 4 600 kilogramů. Uhynulo prakticky vše, od kaprů, amurů, štik nebo sumců. Důvodem měl být nedostatek kyslíku pod ledem. O likvidaci se postaral místní a územní svaz. Nyní se vyčísluje škoda a řeší další postup. ---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Paní Amálka oslavila v domově 100 let</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Výjimečné životní jubileum oslavila paní Amálka Kyjovská, rodačka z Havířova, která nyní žije v Horní Suché. Na oslavě všichni obdivovali její vitalitu a především smysl pro humor.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -476,87 +581,78 @@
         <w:t xml:space="preserve"> "To je právě teď rozpracované. Bude se to dokončovat. Toto jsou </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">nachystané</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> kategorie . Musí se všechny navrtat, nachystat, spojit. Potom jsou podstavce, ty se musejí nachystat, takhle na laser vyleštit. A tohle je připravená hlavní cena."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Martin Budil touží pozvednout zájem o kovářské řemeslo, proto začal vydávat časopis pro začínající kováře.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">---</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">HYDROPONICKÁ LABORATOŘ V KARVINÉ</w:t>
+        <w:t xml:space="preserve">--- HYDROPONICKÁ LABORATOŘ V KARVINÉ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pěstování bez půdy, jen s vodou a živinami. Na Základní škole Školská v Karviné pomáhá moderní hydroponická laboratoř dětem lépe porozumět přírodním vědám v praxi. Žáci sledují růst rostlin od semínka až po sklizeň.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Monika Procházková, učitelka ZŠ Školská:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> „První zkušenosti s pěstováním pomalu získávají už i mladší děti na prvním stupni, například při výsevu řeřichy, řízkování pokojových rostlin nebo péči o sazenice rajčat či jahod.“</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Palkovičtí odletěli raketou kolonizovat Mars</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vlastní kosmickou raketou se starosta a místostarosta Palkovic vypravili na Mars, aby tam pokračovali v rozšiřování věhlasu obce, když doma už se dále rozvíjet nemohli. Vesmírnou scénkou pobavili účastníky sobotního obecního plesu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -723,93 +819,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-03-03-2026-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>