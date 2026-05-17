--- v0 (2026-03-26)
+++ v1 (2026-05-17)
@@ -1,97 +1,207 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.3.2026, 16:52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Orlovský miniexpres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nová rozcvičovna na zimním stadionu posílí sport v Orlové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V prostorách zimního stadionu vznikla zcela nová rozcvička, která nabídne moderní tréninkové zázemí pro mladé sportovce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Kozák, ředitel MSK Orlová:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Projekt Rozcvička je projekt, který je pro MSK velice důležitý a dlouho byl velkým snem, takže my jsme rádi, že ho konečně máme. Děkujeme městu Orlová za to, že nám dalo ty podmínky, že to zafinancovalo, a děkujeme Nadaci OKD za to, že přispěla také penězi na projekt Střelnice pro mladé hokejisty. Ten prostor tady je dělaný tak, že je využívaný jako víceúčelový. Není to jenom pro naše hokejisty, ale je to i pro ostatní sportovce v celém sportovním areálu, jako jsou atleti, basketbalisté, fotbalisté a tenisté. Takže budeme rádi, když se bude využívat tak, jak se má, a bude sloužit tomu hlavnímu účelu, a to hlavně k rozvoji kondice a pohybových vlastností našich dětí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nový prostor je vybaven posilovacími stroji, pomůckami pro funkční trénink i cvičení zaměřené na stabilitu a koordinaci.</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Díky tomu mohou trénovat komplexněji a efektivněji, a to přímo v areálu zimního stadionu. Slavnostní otevření si nenechala ujít ani starostka města s vedoucí odboru školství kultury a sportu. Radost z dokončení projektu neskrývaly ani děti, které se v tomto období účastnili jarního hokejového kempu.</w:t>
+        <w:t xml:space="preserve">Nový prostor je vybaven posilovacími stroji, pomůckami pro funkční trénink i cvičení zaměřené na stabilitu a koordinaci. Díky tomu mohou trénovat komplexněji a efektivněji, a to přímo v areálu zimního stadionu. Slavnostní otevření si nenechala ujít ani starostka města s vedoucí odboru školství kultury a sportu. Radost z dokončení projektu neskrývaly ani děti, které se v tomto období účastnili jarního hokejového kempu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
@@ -167,93 +277,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/orlovsky-miniexpres/orlovsky-miniexpres-04-03-2026-16-52" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>