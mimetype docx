--- v1 (2026-05-17)
+++ v2 (2026-08-28)
@@ -319,51 +319,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/orlovsky-miniexpres/orlovsky-miniexpres-04-03-2026-16-52" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/orlovsky-miniexpres/orlovsky-miniexpres-04-03-2026-16-52?url=orlovsky-miniexpres" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>