--- v0 (2026-03-08)
+++ v1 (2026-05-21)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.3.2026, 18:13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Studénky</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Řešení havárie na Sjednocení výuku nezastavilo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Město řeší havárii kanalizačního potrubí v Základní škole Sjednocení. Stavební práce se dotýkají celého prvního stupně a družiny. Děti zůstaly v lavicích.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -428,53 +543,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Chodím tady za Obecní úřad Bartošovice, za naší bývalou opatrovankyní, takže pravidelně sem docházím. Je to fajn, je to takové oživení toho pobytu tady.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Zavítala jsem s babičkou a těšila jsem se na to, že ji konečně vytáhnu zase mezi lidi, protože už nemůže, bohužel, chodit, je na vozíku, takže s babičkou.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jarmila Pomikálková, ředitelka Charity Studénka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> “Ples je pro klienty našeho domova a pro jejich rodinné příslušníky, takže jsme pozvali rodiny a jsme moc rádi, že i klienti mají možnost vyjít z takového toho všednodenního režimu, že se můžou hezky obléct, že si ten ples užijou, že si můžeme zatancovat, pobavit se. Myslím, že to bude fajn, každý rok se nám ples moc vydaří a myslím si, že i letos to bude moc pěkná akce.” </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> “Ples je pro klienty našeho domova a pro jejich rodinné příslušníky, takže jsme pozvali rodiny a jsme moc rádi, že i klienti mají možnost vyjít z takového toho všednodenního režimu, že se můžou hezky obléct, že si ten ples užijou, že si můžeme zatancovat, pobavit se. Myslím, že to bude fajn, každý rok se nám ples moc vydaří a myslím si, že i letos to bude moc pěkná akce.”  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Hanzelka, DJ Paul Doctor: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Tak samozřejmě kromě lidovek, valčíků, polek a tang, taky hity 60. let, ty nejkrásnější, které si pamatuju i já velmi dobře.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Další tematické aktivity čekají obyvatele charitního domova i během nastávající postní doby, především tedy příprava na Velikonoce. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -591,93 +705,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres_studenky/expres-studenky-06-03-2026-18-13" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>