--- v0 (2026-03-09)
+++ v1 (2026-06-16)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.3.2026, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Po pilotním projektu na Jihu jsou v plánu další místa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">O projektu školních ulic v Ostravě jsme vás už informovali a ukázalo se, že je to správná cesta k posílení bezpečnosti v okolí škol. Po pilotním projektu ve Výškovicích jsou vytipována další místa, kde by se mohla doprava zklidnit podobným způsobem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -176,75 +291,73 @@
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Cílem našeho návrhu bylo vlastně propojit veškeré generace, propojit starší s mladšíma, ať vlastně se tady stýkají, ať tady každý si může najít to svoje."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Prostory jsou rozdělené na část pro dospělé, děti i smíšené zóny. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Knihovna nabízí nejen 27 tisíc knih k zapůjčení, ale také spoustu relaxačních zákoutí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nechybí ani hravé prvky pro nejmenší. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nechybí ani hravé prvky pro nejmenší.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Markéta Beyerová, ředitelka knihovny</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Bylo to pro nás náročné v tom, že to bylo emotivní po tom, jak jsme to tady měli zničené. Tady vlastně nezůstalo nic, tady byly holé stěny, holé podlahy, beton na stěnách, beton na podlahách, protože voda vlastně byla metr 30, metr 40 v interiéru.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Obnova trvala od 15. září roku 2024 až dosud. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Obnova trvala od 15. září roku 2024 až dosud.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Navrátil (ANO), primátor Opavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Mám obrovskou radost, krásné pocity, protože je otevřená, je prosvětlená. Celkově to na mě působí velmi harmonicky a příjemně. Já přeji všem, aby se jim tady líbilo.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Meletzký (ANO), náměstek primátora Opavy</w:t>
       </w:r>
       <w:r>
@@ -531,111 +644,94 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcel Brož, ředitel Charity Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Je to vždycky malý zázrak, který se stane každý rok, nevíme jak se to děje, ale vždycky se nám podaří tu masu těch koledníků nějak dát dohromady, ty lidi. Máme furt nové koledníčky, i ty, kteří chodí 20 let a 25 let, prostě taky tady jsou taky, ale jsou tady i ti malí, mladí, takže je to celé takové zázračné, kouzelné. Každý rok se nad tím podivujeme a každý rok se také podivujeme nad tím, že stále ten výtěžek Tříkrálové sbírky roste, což je taky neskutečné.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Výtěžek letošní Tříkrálové sbírky pro novojičínskou Charitu dosáhl částky 1 milion 50 tisíc korun. Peníze pomohou lidem v tíživé životní situaci a část také půjde na podporu regionálního Centra sociální a materiální pomoci. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...4 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">16:00 – 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">PROMĚNA LESOPARKU DUBINA V KARVINÉ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lesopark Dubina v Karviné čeká velká proměna. Město zde za 12,5 milionu vytvoří moderní park s novými stezkami, vodními prvky i místy pro odpočinek. Součástí projektu jsou také opatření pro zadržování vody v krajině a vysazení 76 nových stromů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Monika Danková, mluvčí Karviné:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> „V těchto dnech probíhá nezbytné kácení dřevin. Celkem bude pokáceno 63 stromů, které jsou neperspektivní, ve špatném zdravotním stavu a z hlediska provozní bezpečnosti nevyhovující. Kácení je nezbytné pro plánovanou revitalizaci koryta, budování retenčních opatření i celkovou obnovu území.“</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nejlepším sportovcem MS kraje byl vyhlášen skokan Štefela</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Skokan do výšky Jan Štefela se stal nejlepším sportovcem MS kraje za rok 2025. Cenu hejtmana převzal na vydařeném galavečeru v Domě kultury v Karviné. Do Síně slávy byl uveden fotbalový brankář Luděk Mikloško.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -795,93 +891,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-06-03-2026-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>