--- v1 (2026-06-16)
+++ v2 (2026-09-16)
@@ -933,51 +933,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-06-03-2026-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-06-03-2026-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>