--- v0 (2026-03-08)
+++ v1 (2026-05-01)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.3.2026, 16:50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Palkovický miniexpres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Palkovice vyslaly posádku kolonizovat Mars, raději se vrátila</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vlastní kosmickou raketou se starosta a místostarosta Palkovic vypravili na Mars, aby tam pokračovali v rozšiřování věhlasu obce, když doma už se dále rozvíjet nemohli. Vesmírnou scénkou pobavili účastníky sobotního obecního plesu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -70,53 +185,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Kula (Nezávislí pro Palkovice a Myslík), starosta Palkovic:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Druhý obecní ples jsme tentokrát pojali na téma superhrdinové. Proto jsme se tady se starostou oblékli do kostýmů kosmonautů a sehráli jsme takovou malou scénku o tom, jak Palkovice dobývají Mars. Samozřejmě se nám tam nepodařilo doletět, tak snad někdy dáme druhý pokus. Ale musíme ocenit také všechny ostatní, jak tady přišli za superhrdiny. Máme tady Želvy Ninja, Supermana, Spidermana, Asterixe, primáře Sovu a Berušku tu máme, takže myslím, že to lidi pojali velmi dobře a že to téma, které jsme do toho plesu chtěli, se tady naplnilo."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Vitásek a Kateřina Chrostková, piloti Top Gun:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> "My jsme z Frýdlantu. Přišli jsme tady podpořit Palkovice, protože jsem tady paní učitelka v místní školce a moc se nám tady líbí a těšíme se na další plesy."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> "My jsme z Frýdlantu. Přišli jsme tady podpořit Palkovice, protože jsem tady paní učitelka v místní školce a moc se nám tady líbí a těšíme se na další plesy." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -191,93 +305,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/palkovicky-miniexpres/palkovicky-miniexpres-08-03-2026-16-53" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>