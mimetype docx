--- v0 (2026-03-28)
+++ v1 (2026-05-13)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.3.2026, 16:53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Orlovský miniexpres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">První svatební veletrh v Orlové přilákal spoustu zájemců</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">První ročník svatebního veletrhu v Orlové přinesl snoubencům spoustu inspirace, užitečných tipů a zážitků na jednom místě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -70,53 +185,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V ceně vstupenky byl nejen welcome drink, ale i slosovatelný lístek do tomboly. V ní bylo možné vyhrát například poukazy na svatební šaty, focení, video, vizáž či další zajímavé ceny, které potěšily hlavně budoucí nevěsty. Největší pozornost poutala módní přehlídka, během níž se na molu představily svatební i společenské šaty.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Moc se mi tady líbí. Mile mě překvapilo, že jsem tady potkala i svatební salon, kde jsem si už vybrala své svatební šaty, takže to bylo strašně milé setkání."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Módní přehlídka se mi velice líbila. Byly tam nejen svatební šaty, ale i společenské šaty."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"Módní přehlídka se mi velice líbila. Byly tam nejen svatební šaty, ale i společenské šaty." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">První ročník svatebního veletrhu je za námi a je plánován i na příští rok. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
@@ -198,93 +312,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/orlovsky-miniexpres/orlovsky-miniexpres-11-03-2026-16-53" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>