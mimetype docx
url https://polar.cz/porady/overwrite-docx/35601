--- v1 (2026-05-13)
+++ v2 (2026-08-28)
@@ -354,51 +354,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/orlovsky-miniexpres/orlovsky-miniexpres-11-03-2026-16-53" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/orlovsky-miniexpres/orlovsky-miniexpres-11-03-2026-16-53?url=orlovsky-miniexpres" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>