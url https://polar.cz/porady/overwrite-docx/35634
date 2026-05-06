--- v0 (2026-03-16)
+++ v1 (2026-05-06)
@@ -1,101 +1,215 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.3.2026, 16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Opavský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Soutěž Můj svět ocenila nejlepší fotografie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ve Slezském zemském muzeu v Opavě byli slavnostně vyhlášeni vítězové fotografické soutěže Můj svět. Ta už několik let přibližuje prostřednictvím fotografií život lidí spojených s charitními službami. Letos porota vybírala z více než dvou stovek snímků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krásné prostory Slezského zemského muzea v Opavě hostily slavnostní vyhlášení vítězů fotografické soutěže Můj svět. Ta nabízí jedinečný pohled do života lidí, kteří jsou spojeni s charitními službami a do kterého většinou nemáme přístup. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Siostrzonek, pedagog Institutu tvůrčí fotografie FPF SU</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Je řada mýtů a jakýchsi stereotypů, kterými posuzujeme život v těch institucích. A mohu říct, že tyto fotografie velmi často mají pozitivní a laskavý nádech, který si můžeme odnést a můžeme to považovat za zprávu, že vlastně svět je v každém případě neustále krásný. Jde o to jenom se naučit jej takto jako vnímat.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Do letošního ročníku dorazilo přes dvě stě fotografií od autorů z celé České republiky.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Do letošního ročníku dorazilo přes dvě stě fotografií od autorů z celé České republiky. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Hanuš, ředitel, Charita Opava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Bylo zvláštní nebo zajímavé, že přišlo od více autorů než minulé roky. Znamená to, že častěji posílali lidi třeba jenom jednu fotografii, můžou poslat až šest, takže bylo přes dvě stě fotografií. Máme tři kategorie. Kategorie, všechny kategorie byly krásně zaplněné. Kategorie, jak to vidím já, kategorie Portrét a kategorie Můj svět, to je kategorie pro klienty charity. A vlastně dá se říct, že autoři byli z celé České republiky.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Výstava oceněných fotografií přitom nezůstane jen v Opavě. Putovat bude po celé republice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -585,93 +699,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/opavsky-expres/opavsky-expres-14-03-2026-16-34" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>