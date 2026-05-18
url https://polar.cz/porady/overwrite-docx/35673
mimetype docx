--- v0 (2026-03-20)
+++ v1 (2026-05-18)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19.3.2026, 18:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Ostrava-Poruba</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Mateřské školy v Porubě přivítaly děti u zápisu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mateřské školy v Ostravě-Porubě zahájily zápisy na nový školní rok. Letos se konají podle novely školského zákona dříve než v minulosti, a to od 15. března do 15. dubna.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -475,53 +590,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Barbora Říhová, plavkyně, KPS Ostrava</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ta soutěž družstev je trochu jiná. Plavec může plavat jiné disciplíny než ty své hlavní. Takže se stalo, že některé plavkyně plavaly jiné disciplíny než ty své. Příprava byla určitě dlouhodobá."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dařilo se plavcům domácího klubu, v 1. lize obsadili třetí místo.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Dařilo se plavcům domácího klubu, v 1. lize obsadili třetí místo. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tobias Kern, plavec, KPS Ostrava</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsem spokojený se stovkou motýlem. Plavalo se mi to dobře, ale taky jsem spokojený se stovkou kraulem. Ta byla trošku za osobákem. Já už posledního půl roku trénuji v Praze na Strahově, ale na finále družstev jsem přijel podpořit náš klučičí tým, máme super tým, spoustu mladých kluků, kteří mají velký potenciál. Je to ještě začátek sezony. Druhé závody této sezony, takže časy jsou takové odpovídající."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -645,93 +759,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres-ostrava-poruba/expres-ostrava-poruba-19-03-2026-18-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>