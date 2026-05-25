--- v0 (2026-03-20)
+++ v1 (2026-05-25)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19.3.2026, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Horníci v podzemí budují výbuchuvzdorné hráze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Po ukončení těžby v poslední černouhelné šachtě v České republice se v podzemí Dolu ČSM ve Stonavě pracuje na utěsnění štol a definitivním zasypání. Práce jsou naplánovány na několik měsíců.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -374,57 +489,50 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Nabízí  řadu atrakcí a jako jeden z mála unikátů v celé ČR ve všech  svých bazénech také slanou vodu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renata  Rychlíková, manažer bazénu, referent sportovních zařízení TS  Bruntál: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Mezi oblíbené atrakce patří divoká řeka nebo  tobogán. Mnozí dospělí sei mohou odpočinout ve vířivkách nebo  v rekreačním bazénu a plavci, ti se mohou těšit na 25 metrový  bazén a děti, ty zase na bazének se skluzavkou. Sauny máme dvě a  to jsou parní sauny.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">     </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">  Oblíbeným  se centrum stalo za 15 let také pro mladé maminky, rodiny s dětmi  a především seniory, kteří se tady scházejí pravidelně.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana  Hubková, instruktorka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Cvičení seniorů, které probíhá každé  úterý pravidelně ráno od 9 hodin do 10. Cvičí tady ženy, muži,  ale prostě jš to cvičení jen pro seniory. Můžu  vám říct, že na to cvičení mi jezdí z celého okresu a dokonce  i z Opavy děvčata. Z Budišova tady jezdí. Lidi sem hrozně rádi  jezdí i cizí, protože my se s nimi tady setkáváme, tady je to  strašně krásné a máte tady všechno. My jsme, když jsme měli  zavřený bazén, jezdili do Opavy ale tam to tedy nestojí za nic.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa,  senioři:</w:t>
@@ -472,177 +580,149 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renata  Rychlíková, manažer bazénu, referent sportovních zařízení TS  Bruntál: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Jednou z nich bude akce pro děti za vysvědčení,  potom nás čeká prázdninová akce 5 hodin za cenu 3 hodin a v  neposlední řadě také mikulášská nadílka.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wellness  centrum čeká také atraktivní budoucnost například v podobě  rozšíření o nově projektované saunové zóny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">---</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">POŽÁR VÝŠKOVÉHO DOMU V OSTRAVĚ</w:t>
+        <w:t xml:space="preserve">--- POŽÁR VÝŠKOVÉHO DOMU V OSTRAVĚ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V centru Ostravy začala ve čtvrtek před polednem hořet střecha osmipatrového domu. Na místo vyrazilo 6 jednotek hasičů, záchranáři a policisté.</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamila Langerová, mluvčí HZS MSK:</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> „Bylo nutné vyhlásit druhý stupeň požárního poplachu. Co se týče obyvatel domu, tak bylo nutné evakuovat 15 osob. Tři lidé se nadýchali zplodin hoření. To znamená, že byli předáni do péče zdravotníků.“</w:t>
       </w:r>
-    </w:p>
-[...13 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Soutěž Můj svět ocenila nejlepší fotografie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ve Slezském zemském muzeu v Opavě byli slavnostně vyhlášeni vítězové fotografické soutěže Můj svět. Ta už několik let přibližuje prostřednictvím fotografií život lidí spojených s charitními službami. Letos porota vybírala z více než dvou stovek snímků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krásné prostory Slezského zemského muzea v Opavě hostily slavnostní vyhlášení vítězů fotografické soutěže Můj svět. Ta nabízí jedinečný pohled do života lidí, kteří jsou spojeni s charitními službami a do kterého většinou nemáme přístup. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Siostrzonek, pedagog Institutu tvůrčí fotografie FPF SU</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Tyto fotografie velmi často mají pozitivní a laskavý nádech, který si můžeme odnést a můžeme to považovat za zprávu, že vlastně svět je v každém případě neustále krásný. Jde o to jenom se naučit jej takto jako vnímat.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Do letošního ročníku dorazilo přes dvě stě fotografií od autorů z celé České republiky.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Do letošního ročníku dorazilo přes dvě stě fotografií od autorů z celé České republiky. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Hanuš, ředitel, Charita Opava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Bylo zvláštní nebo zajímavé, že přišlo od více autorů než minulé roky. Znamená to, že častěji posílali lidi třeba jenom jednu fotografii, můžou poslat až šest.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Mezi nejmladší účastníky soutěže patřila teprve 14-letá Ludmila, která získala čestné uznání za fotografii svého bráchy.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Mezi nejmladší účastníky soutěže patřila teprve 14-letá Ludmila, která získala čestné uznání za fotografii svého bráchy. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ludmila Nováková, oceněná fotografka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Mě to překvapilo, že vybrali moji fotografii. Opravdu jsem to nečekala, protože jsem nikdy takovou soutěž nedělala.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Kubesa, oceněný fotograf: </w:t>
       </w:r>
       <w:r>
@@ -752,93 +832,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-19-03-2026-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>