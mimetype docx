--- v0 (2026-03-23)
+++ v1 (2026-05-14)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20.3.2026, 18:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Studénky</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Úprava vyhrazeného parkování pomáhá i hasičům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V některých lokalitách Studénky proběhla úprava dopravního značení vyhrazených parkovacích míst. Tři stání v sídlišti byla nově vyčleněna pro dobrovolné hasiče, kteří zajišťují pohotovost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -110,59 +225,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Co se týče povolování dalšího vyhrazeného parkování pro občany, kteří by si je budovali na na pozemcích města, od toho už radnice ustoupila. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Švagera (STUDEŇÁCI PRO STUDÉNKU), místostarosta Studénky: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Kdysi to tak bylo, prostě město nemělo finanční prostředky, nebo využilo finanční prostředky těch jednotlivých žadatelů, vybudovali si to,  užívají to tím pádem, ale je to asi tři roky, co rada města přistoupila k tomu, že nepovoluje další budování parkovacích míst, ale spíše se snažíme jako město budovat parkovací místa, která jsou veřejně dostupná a nejsou již vyhrazené.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...7 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Setkání lídrů projektu Pomáháme školám k úspěchu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Základní škola Františka kardinála Tomáška pořádala setkání zástupců základních škol Moravskoslezského kraje, které jsou zapojeny do programu Pomáháme školám k úspěchu. Jeho cílem je sdílení dobré praxe vedoucí ke zvyšování kvality výuky.</w:t>
@@ -243,56 +349,50 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivana Machýčková, ředitelka ZŠ Kunín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“V projektu je naše škola zapojená 6 let a vlastně celá škola žije čtenářstvím a práci s textem. Česká školní inspekce chválila naše hodiny, které jsou zaměřené na kritické myšlení a na práci s textem. Takže nám ten projekt velmi pomáhá a nyní nám ten projekt pomáhá také při tvorbě nového školního vzdělávacího programu.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bohumil Zmrzlík, člen odborného týmu projektu Pomáháme školám k úspěchu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Ten nový rámcový vzdělávací program nově přináší to, že základem celého vzdělávání právě má být gramotnost čtenářská a pisatelská a gramotnost matematicko-logická. A tyto dvě gramotnosti se mají promítat do všech předmětů. Například vezměme si přírodopis, tak děti v přírodopise by se měli učit jedna věci, které očekáváme od přírodopisu, ale měly by se to učit i prostřednictvím rozumného čtení různých textů, tedy čtení s porozuměním, chápání toho, že i ty texty se snaží nás nějak ovlivňovat pro nějakou věc nebo naopak proti nějaké věci, tedy i nějak kriticky zkoumat, co vlastně chce říct autor. To v dnešní době určitě potřebujeme všichni.”</w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Školáci na Sjednocení soutěžili v přednesu básní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -497,93 +597,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres_studenky/expres-studenky-20-03-2026-18-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>