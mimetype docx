--- v0 (2026-03-28)
+++ v1 (2026-05-16)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24.3.2026, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Sportovní hala v Koblově bude mít celodenní využití</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zahájení stavby sportovní haly v Koblově už nestojí nic v cestě. V nejbližších dnech proto začne demolice stávající budovy tělocvičny a na stejném místě pak vyroste nová moderní hala pro žáky přilehlé školy i sportovní kluby a spolky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -337,56 +452,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Moravskoslezský kraj využil možnost financovat tento projekt z Fondu spravedlivé transformace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Kotyza, ředitel KÚ MS kraje:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Snažíme se pochopitelně, aby všechny střední školy odpovídaly současným trendům. Tato nová cvičná moderní kuchyně znamená to, že lidé, nebo ti absolventi, kteří odcházejí ze školy, najdou snáze uplatnění na trhu práce a mělo by to všechno fungovat. Je to moderní. Byl to projekt, který byl financován z Fondu spravedlivé transformace částkou 10 milionů korun. Máme z toho radost."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">---</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">FN OSTRAVA MODERNIZOVALA ONKOLOGII</w:t>
+        <w:t xml:space="preserve">--- FN OSTRAVA MODERNIZOVALA ONKOLOGII</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fakultní nemocnice Ostrava dokončila modernizaci onkologického vybavení za téměř 218 milionů korun. Klíčovou součástí je robotický ozařovač CyberKnife, který umožňuje velmi přesnou a šetrnou léčbu nádorů. Investice má zlepšit kvalitu, dostupnost i bezpečnost péče o pacienty v celém regionu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">PRÁCE NA OBCHVATU BRUNTÁLU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Stavba východního obchvatu Bruntálu pokračuje naplno v celé trase. Dělníci se aktuálně věnují zemním pracím, drenážím, montážím kabelů i betonážím mostních konstrukcí, kterých bude celkem devět včetně jednoho přes železnici. Obchvat dlouhý přes 4,5 kilometru vyjde zhruba na 828 milionů korun. Dokončení se plánuje na rok 2027.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -606,100 +716,78 @@
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> „Už jsem dostal dvakrát pokutu, takže se mi to moc nedaří, ale budu se snažit. Já to většinou vidím, ale pak na to zapomenu a pak vidím jen tu pokutu nebo jsem jediné auto na parkovišti. Pak musím jít na městskou policii. Je to taková moje každoroční tradice. Rád přidám městu peníze.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Každým rokem během čištění komunikací probíhá také kontrola a oprava vodorovného dopravního značení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">---</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">HLASUJTE PRO NÁZEV LÁVKY V KARVINÉ</w:t>
+        <w:t xml:space="preserve">--- HLASUJTE PRO NÁZEV LÁVKY V KARVINÉ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Karviná pokročila ve výběru názvu lávky přes řeku Olši směr polský Haźlach. Z návrhů veřejnosti vybrala porota 5 finalistů. O nich rozhodnou lidé na základě hlasování na webu města, které potrvá do 10. dubna.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Monika Danková, mluvčí Karviné:</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> „Lidé teď vybírají mezi názvy: Lávka naděje, Sousedská lávka, Lávka Olzanka, Lávka bez hranic a Lávka nad Olzou. Právě jeden z těchto návrhů se stane oficiálním jménem nové lávky. Lávka bude slavnostně otevřena letos v červnu. V současné době na ni ale stále platí zákaz vstupu.“</w:t>
       </w:r>
-    </w:p>
-[...12 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nový Jičín vyhrál 1. basketbalovou ligu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nový Jičín vyhrál první basketbalovou ligu. Čelo tabulky potvrdil prvním místem v nadstavbové části, když v posledním kole doma porazil Válečníky Děčín.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -859,93 +947,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-24-03-2026-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>