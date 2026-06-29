--- v0 (2026-03-30)
+++ v1 (2026-06-29)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29.3.2026, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Parkovací dům bude mít na střeše školní hřiště</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Ostravě-Porubě bude vybudován unikátní parkovací dům. Zatímco auta zmizí pod zemí, na střeše budou sportovat školáci. Město se totiž domluvilo s Moravskoslezským krajem, který měl v úmyslu rekonstruovat hřiště u Gymnázia Pavla Tigrida.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -233,53 +348,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Rodiny v krizi budou mít kvalitnější zázemí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Centrum rodinné podpory v Karviné prošlo velkou modernizací, do které Moravskoslezský kraj investoval přes 17 milionů korun. Rekonstrukce sjednotila všechny služby pod jednu střechu a vytvořila příjemnější prostředí pro klienty i zaměstnance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Původní historický objekt Centra rodinné podpory už neodpovídal  tomu, co moderní sociální poradna vyžaduje. Klienti i zaměstnanci potřebovali  důstojné a bezpečné místo, kde se budou cítit dobře i při řešení citlivých  témat.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Původní historický objekt Centra rodinné podpory už neodpovídal  tomu, co moderní sociální poradna vyžaduje. Klienti i zaměstnanci potřebovali  důstojné a bezpečné místo, kde se budou cítit dobře i při řešení citlivých  témat. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Josef Bělica (ANO),  hejtman MSK: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Myslím si, že se opět investice povedla. Stálo to přes 17 milionů korun a myslím si, že klienti Centra rodinné péče tady najdou opravdu krásné a kvalitní zázemí. Ono obecně je důležité investovat do infrastruktury a sociální péče a sociální oblast je velmi významnou oblastí, které se věnuje Moravskoslezský kraj, a pro vedení Moravskoslezského kraje je nesmírně důležité."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -304,53 +418,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rekonstrukcí prošel celý vnitřek budovy. Moderní interiér doplňují  dekorace v podobě obrazů, které odkazují na bohatou historii budovy i města. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta  Chytrová, ředitelka Centra rodinné podpory</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> "První obraz, který jsme dostali, sice není v původní kvalitě a v původním formátu, jak jsme ho dostali, protože všechny ty obrazy jsou perforované a pomocí umělé inteligence na každém obrazu jsou lidé, kteří znázorňují rodinu. Protože vlastně jsme tady  Centrum rodinné pomoci je pro to, abychom pomáhali všem rodinám, které se na nás obrátí. Takže to byla taková ta první vlaštovka. A pak v podstatě s panem designérem jsme už dohledali dobové fotografie Karviné, ať už je to Jirkovský most, ať je to kašna, náměstí, a různě jsme to přizpůsobovali těm okolnostem."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> "První obraz, který jsme dostali, sice není v původní kvalitě a v původním formátu, jak jsme ho dostali, protože všechny ty obrazy jsou perforované a pomocí umělé inteligence na každém obrazu jsou lidé, kteří znázorňují rodinu. Protože vlastně jsme tady  Centrum rodinné pomoci je pro to, abychom pomáhali všem rodinám, které se na nás obrátí. Takže to byla taková ta první vlaštovka. A pak v podstatě s panem designérem jsme už dohledali dobové fotografie Karviné, ať už je to Jirkovský most, ať je to kašna, náměstí, a různě jsme to přizpůsobovali těm okolnostem." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Odborníci z centra nejsou jen úředníci v nových kancelářích, pro rodiny v krizi jsou to především průvodci a posluchači. Velkým tématem jsou pěstouni, kterých je v našem regionu stále málo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dagmar Sznapková, pracovnice rodinné a manželské poradny Centra rodinné podpory: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"My máme vlastně pěstouny dlouhodobé i přechodné. A ti přechodní pěstouni vlastně berou do péče děti, které odebíráme z rodin, kde dochází k zanedbání, týrání, nebo přímo odebíráme děti z porodnice, kdy matka vlastně porodí a dítě odloží."¨</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -837,93 +950,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-29-03-2026-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>