--- v0 (2026-04-22)
+++ v1 (2026-06-12)
@@ -120,52 +120,122 @@
                 <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Havířovské otázky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bára Kelnerová, TV POLAR: </w:t>
+      </w:r>
+      <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">-</w:t>
+        <w:t xml:space="preserve">Obyvatelé Havířova mají možnost pokládat otázky také na pravidelných setkáních s primátorkou města. Jedním z témat bylo uzavření čekárny na autobusovém nádraží. A jak tuto situaci může radnice vyřešit?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Iveta Kočí Palkovská (ANO), primátorka Havířova: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tak tento dotaz občanů jsme prověřovali z důvodu toho, že se tam často zdržovali bezdomovci. Samozřejmě v tom počasí, když byly zimy, tak z toho důvodu byla čekárna uzamčena. Stav jsme prověřili. V tuto chvíli na ni dozoruje městská policie častěji. Nicméně podařilo se nám vyjednat ve spolupráci s dopravcem, že čekárna bude otevřená. Je tam nově umístěná kamera, která celou čekárnu snímá. A v tuto chvíli řešíme ve spolupráci s městskou policií a autodopravcem spolupráci mezi IT, abychom od podzimu napojili tento kamerový systém na kamerový systém městské policie. Je to z důvodu toho, že máme obavy, až opět teploty klesnou a bude se blížit podzim a zima, že by se tam mohli bezdomovci zdržovat a bylo by to samozřejmě pro cestující nepříjemné. Takže můžu říct, že tato čekárna je otevřená a cestující ji teď mohou plně využívat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Iveta Kočí Palkovská (ANO), primátorka Havířova: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dalším z častých dotazů jsou stavy chodníků a komunikací. Například padl dotaz na točnu na Petřvaldské, toto jsme prověřili hned v březnu a samozřejmě s příchodem teplého a příjemnějšího počasí teď začnou opravy všech chodníků a komunikací. S tím souvisí i dočasné omezení parkování a budou se častěji objevovat na ulicích značky, že je potřeba danou ulici a lokalitu na chvíli vyklidit, abychom mohli tyto opravy realizovat. Takže bych poprosila občany, aby byli k tomu shovívaví, ať to všechno zvládneme.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Iveta Kočí Palkovská (ANO), primátorka Havířova: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zaznělo i téma náměstí a jeho revitalizace. Samozřejmě ctíme to, že Havířov je městem havířů a horníků, a byli bychom rádi, kdyby tato symbolika byla nějakým způsobem do toho náměstí zahrnuta. Teď budeme čekat na čtyři návrhy, které nám předloží architekti, jak by mohla revitalizace vypadat, a mají zadání, že tuto symboliku by měly do návrhů zařadit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Iveta Kočí Palkovská (ANO), primátorka Havířova: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">V neposlední řadě velmi častým dotazem jsou otázky na volnočasové aktivity, vyžití občanů, cvičení atd. Všechno jsme prověřovali. Těch akcí je tady spousta a doporučovala bych občanům, aby často hledali informace na městském informačním centru, aby se podívali jak na webové stránky, tak mohou samozřejmě přijít i fyzicky, protože tam je těch volnočasových aktivit opravdu spousta a jsou tam avizované, takže by bylo dobré, aby se na ně podívali. V každém případě jsme se nad tím zamysleli a plánujeme i kvízy, hry, zábavu a taneční aktivity. Takže máte se na co těšit. Zatím je to všechno ve fázi příprav.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">