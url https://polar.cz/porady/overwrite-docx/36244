--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -388,72 +388,72 @@
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V dnešní době ty moderní technologie jdou skutečně kupředu. Samozřejmě i umělá inteligence, a jsem ráda, že budeme mít takovýto systém v havířovské nemocnici."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nový systém se po ročním testování přesune na další klíčové oddělení. Příští měsíc ho začnou využívat lékaři na neurologii.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">MUŽE V KRNOVĚ UŠTKLA ZMIJE</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">Kriminalisté zatím neobvinili 44letého muže, který měl v neděli zavraždit o dvacet let starší sousedku v Havířově. Není schopen procesních úkonů a skončil v psychiatrické léčebně. Policie zatím potvrdila, že v době vraždy nebyl pod vlivem alkoholu a drog. Zatím není znám, ani motiv hrůzného činu.</w:t>
+        <w:t xml:space="preserve">OPAVANÉ VYBÍRAJÍ Z 11 NÁPADŮ V PARTICIPACI</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Opava vybrala 11 projektů veřejnosti, které postoupily do hlasování v participativním rozpočtu. To už běží na webu města. Jde o návrhy zaměřené na úpravy veřejného prostoru, sport, cyklistiku, odpočinek v parcích, péči o čistotu města, historii i zázemí pro pejskaře. Na realizaci vítězných projektů má město 1,5 milionu korun.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">CVIČENÍ LETECKÝCH ZÁCHRANÁŘŮ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Záchrana zraněných v obtížně dostupném terénu. To byl námět dalšího rozsáhlého cvičení ostravských leteckých záchranářů v Beskydech. Zkoušeli vysazování posádky v šikmém terénu za pomoci palubního jeřábu. A spolupracovali s horskou službou. Loni měli například 16 takových ostrých zásahů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Běh za  Šimonka přiměl soupeřit hasiče a policisty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -502,50 +502,309 @@
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“V letošním roce jsme celkem potřetí přišli podpořit tuto benefiční akci. Účastníme se také závodu IZS, kde jsme v minulém roce získali pohár, tak uvidíme, jestli se nám ho letos podaří obhájit.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petra Geryková, obvodní oddělení PČR Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Účastníme se od prvního ročníku a samozřejmě nesmíme ani dnes chybět. Když se běžel první pohár IZS, tak jsme ho vyhráli jako policie, takže se určitě letos budeme snažit pohár získat zpátky od hasičů.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Souboj mezi záchranáři skončil vítězně pro hasiče.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">---</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Návštěvníci hradu Hukvaldy zažili středověk</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Atmosféru středověkého dne zažili o víkendu návštěvníci hradu Hukvaldy. Speciální akce nabídla interaktivní vystoupení historické skupiny, dobové zbraně, loveckou družinu či ukázky dávných řemesel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Na akci se tak podílelo na 150 účinkujících.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Miroslav Bitter, kastelán hradu Hukvaldy:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> "Naším programem bylo divákovi přiblížit běžný život středověkého člověka. Proto tady máme hromadu dobových ležení. Ve stáncích máme samozřejmě dobovou keramiku a různá řemesla."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zlatým hřebem pak bylo vystoupení historické skupiny Falcon. Ta předvedla loveckou družinu, sokolníka, psinec, zbraně a další ukázky života ve 14. století.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jaroslav Pelíšek, historická skupina Falconia:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> "Divákům předvádíme, jak by to mohlo vypadat, kdyby, nechci říkat král, ten by to měl trošku rozlehlejší, ale nějaký vyšší šlechtic přijel na lov třeba sem do Hukvaldy do obory."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Středověká akce se konala po celý víkend a jen v neděli ji navštívilo více než dva tisíce spokojených diváků.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Anketa, návštěvníci hradu:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> "Mně se tady líbily nejvíc ty, jak tady létali ti ptáci a ten pán, co tady jezdil na koni."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Anketa, návštěvníci hradu:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">"Rozhodně se mi líbila ukázka loveckých dovedností a přehlídka psů a sokolnictví."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Hrad již nyní chystá další akce. V červnu to bude hudební festival, v červenci například malířské sympozium. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">---</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">16:00 – 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">V KARVINÉ OBNOVUJÍ DOPRAVNÍ ZNAČENÍ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Technické služby Karviná zahájily každoroční obnovu vodorovného dopravního značení. Práce probíhají postupně v různých částech města, aby co nejméně omezovaly dopravy. A jsou závislé na počasí.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Monika Danková, mluvčí Karviné:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> „S příchodem příznivějšího počasí se pracovníci pustili do obnovy přechodů pro chodce, směrových šipek, zákazových čar i dalších prvků důležitých pro bezpečný a plynulý provoz ve městě. V první fázi se práce soustředí především na přechody pro chodce.“</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hudební festival Leoše Janáčka nabídne 40 koncertů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Začal další ročník Mezinárodního hudebního festivalu Leoše Janáčka. Nové vedení tohoto renomovaného festivalu chce navázat na dlouholetou tradici, ale zároveň připravilo i řadu novinek. Centrem dění zůstává Ostrava, ale hudba zamíří i do dalších měst našeho kraje.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">V pondělí prvního června začal vyprodaným koncertem v Divadle Antonína Dvořáka v Ostravě 76. ročník Mezinárodního hudebního festivalu Leoše Janáčka. O úvodní koncert se postaral Symfonický orchestr hlavního města Prahy FOK a violoncellista Pablo Ferrández.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jan Žemla, ředitel festivalu a JFO:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> "Struktura festivalu, tak jak byla dlouhodobě formovaná, tzn. symfonické koncerty, komorní koncerty, recitály, řekněme žánrové přesahy, doprovodný program, to všechno vlastně schematicky zůstává zachováno. Jenom se do toho budeme snažit postupně otisknout náš rukopis."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Až do třetího července festival nabídne více než čtyřicet koncertů a doprovodných akcí v Ostravě i napříč Moravskoslezským krajem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Petra Javůrková, vedoucí marketingu a obchodu:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> "Doprovodný program nabídne téměř dvacet akcí. Kromě edukačních aktivit to budou také aktivity, které se například odehrají i tady v Docku. Bude to jam session."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Festival připravil na letošní rok i řadu novinek a také si vychovává novou generaci posluchačů.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lucie Baránková Vilamová (ANO), náměstkyně primátora Ostravy:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> "V letošním roce město zahájilo přípravy na to, aby se mohlo ucházet o prestižní cenu kreativních měst UNESCO, a to město hudby, a to v příštím roce, tedy v roce 2024."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">V rodišti Leoše Janáčka bude otevřena nová scéna Hukvaldech Dvůr. Jde o restaurovaný areál bývalého kravína. Program najdou zájemci na webu mujhudebnifestival.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">